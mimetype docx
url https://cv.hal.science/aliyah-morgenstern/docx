--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -387,248 +387,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of the visual-gestural modality in research on child language development: A commentary on Karadöller, Sümer and Özyürek</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place et rôle du processus de secondarisation dans les apprentissages lors des dîners familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/01427237251328466⟩</w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (186), pp.117-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.186.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05103170v1</w:t>
+                <w:t xml:space="preserve">hal-05477797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle du processus de secondarisation dans les apprentissages lors des dîners familiaux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The integration of the visual-gestural modality in research on child language development: A commentary on Karadöller, Sümer and Özyürek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (186), pp.117-150. </w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.186.0118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01427237251328466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477797v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05103170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-Generation Heritage Spanish Acquisition and Socialization: Word Learning and Overheard Input in an L.A.-Based Mexican Family</w:t>
               </w:r>
@@ -774,51 +774,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beirnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136, https://www.glossa.fr/index.php/glossa/article/view/1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -924,209 +924,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Veux une tartine au chocolat pour goûter » : absence de sujet en référence à soi chez une enfant francophone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reflective eater: Socializing French children to eating fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Kremer-Sadlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213809010⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.105954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.105954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818338v1</w:t>
+                <w:t xml:space="preserve">halshs-03563711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reflective eater: Socializing French children to eating fruits and vegetables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Veux une tartine au chocolat pour goûter » : absence de sujet en référence à soi chez une enfant francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamar Kremer-Sadlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 172, pp.105954. </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.09010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.105954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213809010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03563711v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's multimodal language development from an interactional, usage‐based, and cognitive perspective</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French and British children’s shrugs: A cross-linguistic developmental case-study of a recurrent gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et tout un moment que c’était la nuit, Petit Soleil dorma à côté de Petit Lapin. » Rituel de lecture partagé à la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mother and child co-(re) construct non-conventional productions in spontaneous interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ imparfait dans le langage de l’ enfant : Une forme pour sortir de l’ ici et maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2587,676 +2587,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gesture-sign interface in language acquisition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children's Language Blossoms : From Sensations to Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Voyage vers la parole. L'Enfant, les Sens, l'Acquisition du Langage, 33 (1), pp.21-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073466v1</w:t>
+                <w:t xml:space="preserve">hal-03162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's Language Blossoms : From Sensations to Words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gesture-sign interface in language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.8.1.01gui⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162407v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional approach to self-points and self-reference in a deaf signing child and the (dis)continuity issue in child language</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gesture-sign interface in language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.117-140</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.8.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073464v1</w:t>
+                <w:t xml:space="preserve">halshs-03895444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gesture-sign interface in language acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Voyage vers la parole", 33, pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03895444v1</w:t>
+                <w:t xml:space="preserve">hal-03922383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional approach to self-points and self-reference in a deaf signing child and the (dis)continuity issue in child language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lanone</w:t>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, "Voyage vers la parole", 33, pp.7-19</w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.117-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922383v1</w:t>
+                <w:t xml:space="preserve">halshs-02073464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négation chez les enfants signeurs et non signeurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointage et auto-désignation chez l’enfant en français et en langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.141-171. </w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193 (1), pp.109-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.8.1.07blo⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.193.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340559v1</w:t>
+                <w:t xml:space="preserve">halshs-03035411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointage et auto-désignation chez l’enfant en français et en langue des signes française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La négation chez les enfants signeurs et non signeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 193 (1), pp.109-126. </w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.141-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.193.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/lia.8.1.07blo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03035411v1</w:t>
+                <w:t xml:space="preserve">hal-02340559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières et comportements du patient en milieu familial : apport des méthodes ethnographiques multimodales pour la recherche en médecine</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), pp.47-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3605,51 +3605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating fruits and vegetables. An Ethnographic Study of American and French Family Dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Kremer-Sadlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,286 +3733,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’art de l’artichaut et autres rituels: transmission de pratiques sociales et alimentaires dans les diners familiaux parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Benazzo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Patrimoines alimentaires enfantins, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01287568v1</w:t>
+                <w:t xml:space="preserve">hal-01221931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de l’artichaut et autres rituels: transmission de pratiques sociales et alimentaires dans les diners familiaux parisiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gesture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.171-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/gest.14.2.03ben⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221931v1</w:t>
+                <w:t xml:space="preserve">halshs-01287568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal approaches to language acquisition through the lens of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vestnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, DISCOURSE AS SOCIAL PRACTICE: PRIORITIES AND PROSPECTS, 6 (717), pp.435-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5:1, pp.19-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4217,466 +4217,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01050815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE FUTUR EN CONSTRUCTION PREMIERS USAGES DE WILL ET BE GOING TO CHEZ L'ENFANT ANGLOPHONE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self- and other-repairs in child–adult interaction at the intersection of pragmatic abilities and language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rossi</w:t>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Pragmatic-Discursive Dimension of Grammar Acquisition, 56, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2012.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01131427v1</w:t>
+                <w:t xml:space="preserve">halshs-01186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
+                <w:t xml:space="preserve">LE FUTUR EN CONSTRUCTION PREMIERS USAGES DE WILL ET BE GOING TO CHEZ L'ENFANT ANGLOPHONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.265-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467858v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Corlateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Pragmatic-Discursive Dimension of Grammar Acquisition, 56, pp.88-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2013.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00793901v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self- and other-repairs in child–adult interaction at the intersection of pragmatic abilities and language acquisition</w:t>
+                <w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.219-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01186977v1</w:t>
+                <w:t xml:space="preserve">halshs-00793901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review of, Child language acquisition: Contrasting theoretical approaches. Ben Ambridge and Elena V. M. Lieven</w:t>
               </w:r>
@@ -5080,555 +5080,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières prépositions chez l'enfant : grammaticalisation de l'espace relationnel</w:t>
+                <w:t xml:space="preserve">Père ou pair ? Décalages et ajustements co-énonciatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Sekali</w:t>
+                <w:t xml:space="preserve">Christiane Préneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alfa Revista de Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (2), pp.431-457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00495642v1</w:t>
+                <w:t xml:space="preserve">halshs-00732369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogical factors in toddlers’ use of clitic pronouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Hassan</w:t>
+                <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Parès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.375--402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0142723710379957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Père ou pair ? Décalages et ajustements co-énonciatifs.</w:t>
+                <w:t xml:space="preserve">Les premières prépositions chez l'enfant : grammaticalisation de l'espace relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Préneron</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alfa Revista de Linguistica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-034-01-900000008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732369v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la source du futur : premières formes verbales dans les productions spontanées de deux enfants français de 18 mois à 3 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer les compétences linguistiques des enfants en langue des signes française : une expérience pionnière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/19589514-033-01-900000019⟩</w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.129 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.1.1.08cou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00495644v1</w:t>
+                <w:t xml:space="preserve">halshs-00531659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les compétences linguistiques des enfants en langue des signes française : une expérience pionnière</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la source du futur : premières formes verbales dans les productions spontanées de deux enfants français de 18 mois à 3 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.129 - 158. </w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.163-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.1.1.08cou⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/19589514-033-01-900000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00531659v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gesture to sign and from gesture to word. Pointing in deaf and hearing children.</w:t>
               </w:r>
@@ -5653,51 +5653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5738,308 +5738,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on parler de prédication dans les premiers énoncés de enfant?</w:t>
+                <w:t xml:space="preserve">Premiers Pointages chez L'enfant entendant et L'enfant sourd-signeur : deux suivis longitudinaux entre 7 mois et 1 an 7 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AILE - LIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.141-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aile.4515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00387383v1</w:t>
+                <w:t xml:space="preserve">halshs-00529889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédication chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Danon-Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers Pointages chez L'enfant entendant et L'enfant sourd-signeur : deux suivis longitudinaux entre 7 mois et 1 an 7 mois</w:t>
+                <w:t xml:space="preserve">Peut-on parler de prédication dans les premiers énoncés de enfant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Limousin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILE - LIA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31-32, pp.57-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00529889v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00387383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclosion de la morphosyntaxe : le rôle des fillers pré-nominaux dans un corpus longitudinal</w:t>
               </w:r>
@@ -6094,103 +6094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogical beginnings of anaphora: The use of third person pronouns before the age of 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.42--7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6230,290 +6230,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours repris, discours emprunté, discours habité chez l'enfant entre 1 et 3 ans</w:t>
+                <w:t xml:space="preserve">Regards croisés sur la répétition chez Beckett et dans le langage de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.171-188</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 30, pp.249-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00355456v1</w:t>
+                <w:t xml:space="preserve">halshs-00355458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours repris, discours emprunté, discours habité chez l'enfant entre 1 et 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Gel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (2), pp.171-188</w:t>
+              <w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376190v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la répétition chez Beckett et dans le langage de l'enfant</w:t>
+                <w:t xml:space="preserve">Discours repris, discours emprunté, discours habité chez l'enfant entre 1 et 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, N° 30, pp.249-272</w:t>
+              <w:t xml:space="preserve">Revista do Gel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00355458v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la répétition chez Beckett et dans le langage de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30, pp.249-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6796,273 +6796,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul , un enfant difficile ou les cas difficiles existent-ils ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l'enfant se désigne comme sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginia Picchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre Alfred Binet. Les cas difficiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172042v1</w:t>
+                <w:t xml:space="preserve">halshs-00376196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'enfant se désigne comme sujet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paul , un enfant difficile ou les cas difficiles existent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Picchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110, pp.31-37</w:t>
+              <w:t xml:space="preserve">Cahiers du Centre Alfred Binet. Les cas difficiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376196v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'anaphore chez le jeune enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 163, pp.10-24</w:t>
@@ -7091,77 +7091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur les premières expressions référencielles. Le cas des pronoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7436,51 +7436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des premières prépositions chez un enfant francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, n°9, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7714,51 +7714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et langage chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aliyah Morgenstern, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7777,139 +7777,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377374v1</w:t>
+                <w:t xml:space="preserve">hal-05377371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des territoires langagiers dans les interactions en famille pendant les dîners familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7941,165 +7954,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377371v1</w:t>
+                <w:t xml:space="preserve">hal-05377374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mets et les mots dans les dîners familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à hauteur d'enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8124,51 +8124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of multimodal negation: integrating prosody and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,90 +8219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8344,51 +8344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental perspective on multimodal negation in French speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8433,1192 +8433,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlanguaging and dining in signing and speaking family meals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University, Jul 2024, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04709435v1</w:t>
+                <w:t xml:space="preserve">hal-04643265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">Interlanguaging and dining in signing and speaking family meals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IASCL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University, Jul 2024, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643265v1</w:t>
+                <w:t xml:space="preserve">halshs-04709435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catteau Fanny</w:t>
+                <w:t xml:space="preserve">Olivia Allamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
+              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639811v1</w:t>
+                <w:t xml:space="preserve">hal-05089105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255208v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hey, look! This-is-im-por-tant!” Embodied focus during signing and speaking family dinners</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314705v1</w:t>
+                <w:t xml:space="preserve">halshs-04641904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la gestualité dans les dîners familiaux bilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AILA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255163v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la gestualité dans les dîners familiaux bilingues</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210251v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Hey, look! This-is-im-por-tant!” Embodied focus during signing and speaking family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04641904v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Danino</w:t>
+                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catteau Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255226v1</w:t>
+                <w:t xml:space="preserve">halshs-04639811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Allamand</w:t>
+                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Bonneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie de Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089105v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal interactional competence in the early years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Pontonx Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,51 +9669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture partagée et socialisation langagière dans des familles françaises et britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult’s feedback to children’s multimodal productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9872,64 +9872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedoin Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caët Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danet Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10079,51 +10079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gestures to kinesthetic modality: how to express epistemicity in a haptic device for human-machine interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10174,51 +10174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choreography of dining and interacting in family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10539,286 +10539,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03740058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coordination of gestural, prosodic and verbal patterns: a developmental perspective on multimodal negation in French speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language dominance and gesture in bilingual family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, France</w:t>
+              <w:t xml:space="preserve">9th International Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791797v1</w:t>
+                <w:t xml:space="preserve">hal-04210256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language dominance and gesture in bilingual family dinners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coordination of gestural, prosodic and verbal patterns: a developmental perspective on multimodal negation in French speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the International Society for Gesture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ISGS 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210256v1</w:t>
+                <w:t xml:space="preserve">hal-03791797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materializing school in middle-class family dinners: Objects, Speech, Sign and Gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS 2022 - 9th International Conference of the International Society for Gesture Studies : Gesture: From Description to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
@@ -10841,355 +10841,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language dominance and gesture: Lessons from bilingual children's multimodal communication</w:t>
+                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Alvarez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSPPC6: 6th International Conference of Asia-Paci c LSP and Professional Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En distanciel, cause Covid-19, France</w:t>
+              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210288v1</w:t>
+                <w:t xml:space="preserve">hal-03503038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Language dominance and gesture: Lessons from bilingual children's multimodal communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
+              <w:t xml:space="preserve">LSPPC6: 6th International Conference of Asia-Paci c LSP and Professional Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407949v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503038v1</w:t>
+                <w:t xml:space="preserve">hal-03407949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s development of Time, Modality and Aspect : Constructing a world within language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11221,252 +11221,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODALISA une plateforme intégrative pour capturer l’orchestration des gestes et de la parole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Slim Ouni</w:t>
+                <w:t xml:space="preserve">Children’s acquisition of the notion of reference time: Constructing a world within language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Instrumentation aux Limites, Colloque de restitution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cognitive Linguistics Conference 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.f74f4435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375011v1</w:t>
+                <w:t xml:space="preserve">halshs-02337674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s acquisition of the notion of reference time: Constructing a world within language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
+                <w:t xml:space="preserve">MODALISA une plateforme intégrative pour capturer l’orchestration des gestes et de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cognitive Linguistics Conference 15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Défi Instrumentation aux Limites, Colloque de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.f74f4435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02337674v1</w:t>
+                <w:t xml:space="preserve">hal-02375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of (Dis)fluent Speech and Gesture: A Multimodal Approach to (Dis)fluency</w:t>
               </w:r>
@@ -11541,247 +11541,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire en langage des mondes de langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278345v1</w:t>
+                <w:t xml:space="preserve">hal-04139442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire en langage des mondes de langage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139442v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-linguistic approach to the formal and functional features of recurrent gestures: shrugging in 5 languages</w:t>
               </w:r>
@@ -11849,51 +11849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses multimodales d'interactions mère-enfant en anglais et en français pendant des activités de lecture : de l'acquisition à l'apprentissage, quelles pistes pour la formation des futurs PE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11983,51 +11983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of the International Society for Gesture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12065,51 +12065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction interactive de la temporalité chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12344,446 +12344,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+                <w:t xml:space="preserve">A preliminary study of hesitation phenomena in L1 and L2 productions: a multimodal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Linguistique « La correction en langue(s) / Linguistic correction/correctness »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Disfluency in Spontaneous Speech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741967v1</w:t>
+                <w:t xml:space="preserve">hal-02360610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study of hesitation phenomena in L1 and L2 productions: a multimodal approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+                <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disfluency in Spontaneous Speech 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque International de Linguistique « La correction en langue(s) / Linguistic correction/correctness »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360610v1</w:t>
+                <w:t xml:space="preserve">halshs-01741967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical Aspect, tense and Gestures in Russian L1 and French L1 and L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrective feedback sequences in tandem interactions: a multi-dimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olga Iriskhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Cognitiv Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">International conference of Linguistics GReG PLS.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342774v1</w:t>
+                <w:t xml:space="preserve">hal-03865629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrective feedback sequences in tandem interactions: a multi-dimensional approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Horgues</w:t>
+                <w:t xml:space="preserve">Grammatical Aspect, tense and Gestures in Russian L1 and French L1 and L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+                <w:t xml:space="preserve">Olga Iriskhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of Linguistics GReG PLS.5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Cognitiv Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865629v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical Aspect, tense and Gestures in Russian L1 and French L1 and L2</w:t>
               </w:r>
@@ -12821,120 +12821,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iriskhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Cognitiv Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342837v1</w:t>
+                <w:t xml:space="preserve">hal-02342774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rituels dans le développement du langage de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdoux Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12992,562 +12992,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01753831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+                <w:t xml:space="preserve">Grammatical aspect, tense, and gesture in French, German, and Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Falk</w:t>
+                <w:t xml:space="preserve">Ray Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Tense, aspect, modality, evidentiality: comparative, cognitive, theoretical, applied perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLILLAC-ARP à l'Université de Paris Diderot, en collaboration avec le laboratoire LaTTiCe (Ecole Normale Supérieure, Paris 3 University, CNRS), Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342886v1</w:t>
+                <w:t xml:space="preserve">hal-02342863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect and gesture in French: Reenacting past events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linguistic aspect and tense and gestural movement quality in French, German, and Russian utterances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Events in Communication and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moscow State Linguistic University, May 2016, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342913v1</w:t>
+                <w:t xml:space="preserve">hal-02342910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displaced speech and cognitive development: How children acquire state verbs in the past tense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
+                <w:t xml:space="preserve">Grammatical aspect and gesture in French: Reenacting past events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEAL - VIIIth International Conference of Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Events in Communication and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moscow State Linguistic University, May 2016, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01373270v1</w:t>
+                <w:t xml:space="preserve">hal-02342913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic aspect and tense and gestural movement quality in French, German, and Russian utterances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Cienki</w:t>
+                <w:t xml:space="preserve">Displaced speech and cognitive development: How children acquire state verbs in the past tense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">AEAL - VIIIth International Conference of Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342910v1</w:t>
+                <w:t xml:space="preserve">halshs-01373270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect, tense, and gesture in French, German, and Russian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Cienki</w:t>
+                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Becker</w:t>
+                <w:t xml:space="preserve">Simone Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tense, aspect, modality, evidentiality: comparative, cognitive, theoretical, applied perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLILLAC-ARP à l'Université de Paris Diderot, en collaboration avec le laboratoire LaTTiCe (Ecole Normale Supérieure, Paris 3 University, CNRS), Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342863v1</w:t>
+                <w:t xml:space="preserve">hal-02342886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical Aspect and Gesture in French : reenacting past events</w:t>
               </w:r>
@@ -13933,109 +13933,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">ICLC 13 The 13th International Cognitive Linguistics Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01162291v1</w:t>
+                <w:t xml:space="preserve">hal-01221937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monologue des enfants et monologue intérieur</w:t>
               </w:r>
@@ -14097,519 +14097,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC 13 The 13th International Cognitive Linguistics Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221937v1</w:t>
+                <w:t xml:space="preserve">halshs-01162291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
+                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICLC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01162295v1</w:t>
+                <w:t xml:space="preserve">halshs-01424049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A interface entre prosódia e gestos na aquisição do humor infantil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+                <w:t xml:space="preserve">Grammatical aspect, gesture, and mental simulation in Russian and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congresso Internacional da ABRALIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Belém do Pará, Brazil</w:t>
+              <w:t xml:space="preserve">ICLC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427801v1</w:t>
+                <w:t xml:space="preserve">halshs-01424050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect, gesture, and mental simulation in Russian and French</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424050v1</w:t>
+                <w:t xml:space="preserve">halshs-01162295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A interface entre prosódia e gestos na aquisição do humor infantil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">IX Congresso Internacional da ABRALIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Belém do Pará, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424049v1</w:t>
+                <w:t xml:space="preserve">hal-02427801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the first uses of the imparfait in young French-speaking children correspond to the emergence of abstract knowledge of time ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14660,90 +14660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of participation in multi-party interactions. A study of French family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14939,467 +14939,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect, gesture and event construal in Russian, German and French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+                <w:t xml:space="preserve">Developing multimodal conversation competence in multiparty interaction: a study of French family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424053v1</w:t>
+                <w:t xml:space="preserve">halshs-01162298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing multimodal conversation competence in multiparty interaction: a study of French family dinners</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
+                <w:t xml:space="preserve">Grammatical aspect, gesture and event construal in Russian, German and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Irishkhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AFLICO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162298v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+                <w:t xml:space="preserve">Hearing and deaf children’s gestures and signs in negative constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Adyloc 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern; Michèle Guidetti; Marion Blondel, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424054v1</w:t>
+                <w:t xml:space="preserve">halshs-01424056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self under construction: a functional approach to children’s subject self-reference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424055v1</w:t>
+                <w:t xml:space="preserve">hal-01088434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15466,580 +15531,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01049171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">IASCL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088434v1</w:t>
+                <w:t xml:space="preserve">halshs-01424054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and deaf children’s gestures and signs in negative constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The self under construction: a functional approach to children’s subject self-reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adyloc 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern; Michèle Guidetti; Marion Blondel, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IASCL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424056v1</w:t>
+                <w:t xml:space="preserve">halshs-01424055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What palm-up gestures can tell us about language development: Focus on multimodal negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Georgetown University Round Table 2014 (GURT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088436v1</w:t>
+                <w:t xml:space="preserve">hal-00959790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221944v1</w:t>
+                <w:t xml:space="preserve">hal-01088436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What palm-up gestures can tell us about language development: Focus on multimodal negation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georgetown University Round Table 2014 (GURT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959790v1</w:t>
+                <w:t xml:space="preserve">hal-01221944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
               </w:r>
@@ -16064,51 +16064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16172,51 +16172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feeling for the past: remembering through the sense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Lanone, Wesley Hutchinson, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16304,709 +16304,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des relations entre forms et fonctions dans le système verbal de l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+                <w:t xml:space="preserve">Self-reference and pronominal reversals: becoming a speaker through the other’s voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aflico 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens, May 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">AEREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424064v1</w:t>
+                <w:t xml:space="preserve">halshs-01424059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Buds to Flowers: the multimodal blossoming of child language in scaffolding interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’humour dans le bassin méditerranéen: contacts linguistiques et culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gafsa, Brésil</w:t>
+              <w:t xml:space="preserve">ENAL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Joao Pessoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427759v1</w:t>
+                <w:t xml:space="preserve">halshs-01424074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838719v1</w:t>
+                <w:t xml:space="preserve">hal-00848789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Self-Reference in Mother-Child Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">L’humour dans le bassin méditerranéen: contacts linguistiques et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gafsa, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424061v1</w:t>
+                <w:t xml:space="preserve">hal-02427759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reference and pronominal reversals: becoming a speaker through the other’s voice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424059v1</w:t>
+                <w:t xml:space="preserve">hal-00838719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Buds to Flowers: the multimodal blossoming of child language in scaffolding interactions</w:t>
+                <w:t xml:space="preserve">Variation in Self-Reference in Mother-Child Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENAL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Joao Pessoa, Brazil</w:t>
+              <w:t xml:space="preserve">AFLICO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424074v1</w:t>
+                <w:t xml:space="preserve">halshs-01424061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">Développement des relations entre forms et fonctions dans le système verbal de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Aflico 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens, May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848789v1</w:t>
+                <w:t xml:space="preserve">halshs-01424064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach to children's first negative constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17070,51 +17070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17228,109 +17228,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologue intérieur and children’s self-talk</w:t>
+                <w:t xml:space="preserve">Inné ou Acquis ? Est-ce encore la question en acquisition du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monologuer: Formes et Pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Smadja et Aliyah Morgenstern, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des Sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424066v1</w:t>
+                <w:t xml:space="preserve">halshs-01424076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de deux heures sur « Rectifications et co-construction du langage : Richesse du stimulus dans l’interaction. »</w:t>
               </w:r>
@@ -17435,96 +17422,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01743896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inné ou Acquis ? Est-ce encore la question en acquisition du langage</w:t>
+                <w:t xml:space="preserve">Monologue intérieur and children’s self-talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Sciences cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Monologuer: Formes et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Smadja et Aliyah Morgenstern, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424076v1</w:t>
+                <w:t xml:space="preserve">halshs-01424066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referring to You and Me in French, English and French Sign language</w:t>
               </w:r>
@@ -17549,51 +17549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Culture and Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17618,64 +17618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blossoming of Multimodal Negation : The Speaking Children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17752,64 +17752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17851,77 +17851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18067,64 +18067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18166,51 +18166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other-repairs in adult-child interactions: insights about adult's representations of children's linguistic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18464,51 +18464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accidental linguists? How mothers adjust their repairs in mother-child interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18516,51 +18516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SALC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18732,51 +18732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18840,51 +18840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18961,51 +18961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19151,51 +19151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's internalization of social and grammatical rules : self-repairs and reformulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19233,64 +19233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing gestures and demonstrative words : Deixis between the ages of one and two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19322,295 +19322,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et méthodes de recherche en acquisition du langage : de la complémentarité entre statistiques et analyse linguistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pointage chez l'enfant : du gestuel au linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes. CMLF (Congrès mondial de linguistique française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.En ligne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970586v1</w:t>
+                <w:t xml:space="preserve">halshs-00355457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et méthodes de recherche en acquisition du langage : de la complémentarité entre statistiques et analyse linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9es Journées internationales d'analyse statistique des données textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.1035-1045</w:t>
+              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00355464v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pointage chez l'enfant : du gestuel au linguistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils et méthodes de recherche en acquisition du langage : de la complémentarité entre statistiques et analyse linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes. CMLF (Congrès mondial de linguistique française)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9es Journées internationales d'analyse statistique des données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.1035-1045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cmlf08170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00355457v1</w:t>
+                <w:t xml:space="preserve">halshs-00355464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquérir la musique de sa langue maternelle</w:t>
               </w:r>
@@ -19691,51 +19691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions, language acquisition and music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19868,64 +19868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's early prepositions in French: a social-interactional device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20051,51 +20051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justification dans la négociation parents/enfants: un exemple de médiation discursive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Préneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20175,51 +20175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduplication chez l'enfant avant 2 ans : du formatage à la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20334,51 +20334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international RIPSYDEVE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Geneve, Suisse, Suisse</w:t>
@@ -20459,51 +20459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “L’implicite langagier et sa compréhension : une question au carrefour des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
@@ -20657,51 +20657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Il avait un p’tit bobo”: the development of reference time in child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20968,90 +20968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who talks to whom about whom? Personal reference in polyadic family dinner interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21615,51 +21615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Aspectual Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.280-313, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21890,118 +21890,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to gesture in language.</w:t>
+                <w:t xml:space="preserve">Afterword: Gesture as Part of Language or Partner to Language Across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Goldin-Meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture in language: Development across the lifespan.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.3-17, 2022, </w:t>
+              <w:t xml:space="preserve">Gesture in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.365-370, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0000269-001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110567526-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03807897v1</w:t>
+                <w:t xml:space="preserve">halshs-03563716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Politeness has a heart”: From Mantras to Stance-Taking in French children’s Socialization to Politeness.</w:t>
               </w:r>
@@ -22050,118 +22050,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword: Gesture as Part of Language or Partner to Language Across the Lifespan</w:t>
+                <w:t xml:space="preserve">Introduction to gesture in language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Goldin-Meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture in Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.365-370, 2022, </w:t>
+              <w:t xml:space="preserve">Gesture in language: Development across the lifespan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.3-17, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110567526-015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0000269-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563716v1</w:t>
+                <w:t xml:space="preserve">halshs-03807897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre monologue et dialogue : le langage égocentrique de l’enfant</w:t>
               </w:r>
@@ -22220,51 +22220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Usage-Based Perspective on the Aspect Hypothesis in French Longitudinal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22378,441 +22378,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03563715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford University Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03324585v1</w:t>
+                <w:t xml:space="preserve">halshs-03324595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Acevedo, The Poet X, HarperTeen, 2018, p. 368. Traduction de Clémentine Beauvais, Signé Poète X.</w:t>
+                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bénédicte Milland-Bove; Marie Sorel. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letizia Caronia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature de jeunesse par ses textes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, John Benjamins, pp.45-86, 2021, Dialogue Studies, 9789027209481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ds.32.01mor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03905492v1</w:t>
+                <w:t xml:space="preserve">halshs-03563718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
+                <w:t xml:space="preserve">Elizabeth Acevedo, The Poet X, HarperTeen, 2018, p. 368. Traduction de Clémentine Beauvais, Signé Poète X.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Letizia Caronia. </w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Robert-Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Milland-Bove; Marie Sorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La littérature de jeunesse par ses textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563718v1</w:t>
+                <w:t xml:space="preserve">halshs-03905492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
+              <w:t xml:space="preserve">Oxford University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03324595v1</w:t>
+                <w:t xml:space="preserve">halshs-03324585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking about giving. From experience to language in child language</w:t>
               </w:r>
@@ -22966,103 +22966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective Feedback Sequences in Tandem Interactions: Multimodal Cues and Speakers’ Positionings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Raineri; Martine Sekali; Agnès Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correction en langue(s) - Linguistic Correction/Correctness, 91-115.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84016-370-1</w:t>
@@ -23091,51 +23091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23184,225 +23184,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03966079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French speakers’ verbal expression of event construal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking ahead: Kinesiological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan Cienki; Olga K. Iriskhanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins, pp.81-90, 2018</w:t>
+              <w:t xml:space="preserve">, John Benjamins, pp.143-159, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340080v1</w:t>
+                <w:t xml:space="preserve">hal-02340106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking ahead: Kinesiological analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French speakers’ verbal expression of event construal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Cienki</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan Cienki; Olga K. Iriskhanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins, pp.143-159, 2018</w:t>
+              <w:t xml:space="preserve">, John Benjamins, pp.81-90, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340106v1</w:t>
+                <w:t xml:space="preserve">hal-02340080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summing up: Aspect as amodal or as modality-dependent</w:t>
               </w:r>
@@ -23612,64 +23612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23890,458 +23890,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When storytelling meets active learning: an academic reading experiment with French MA students</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katy Masuga</w:t>
+                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cédric Sarré; Shona Whyte. </w:t>
+              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656277v1</w:t>
+                <w:t xml:space="preserve">halshs-01741951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+                <w:t xml:space="preserve">When storytelling meets active learning: an academic reading experiment with French MA students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Masuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
+              <w:t xml:space="preserve">Cédric Sarré; Shona Whyte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741941v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition bilingue et alternance codique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+                <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Morgenstern &amp; C. Parisse. </w:t>
+              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Sorbonne, pp.181-205, 2017</w:t>
+              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699453v1</w:t>
+                <w:t xml:space="preserve">halshs-01741941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+                <w:t xml:space="preserve">Acquisition bilingue et alternance codique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
+              <w:t xml:space="preserve">A. Morgenstern &amp; C. Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
+              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Sorbonne, pp.181-205, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741951v1</w:t>
+                <w:t xml:space="preserve">hal-01699453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler de soi</w:t>
               </w:r>
@@ -24439,51 +24439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24538,51 +24538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence des premiers mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24640,418 +24640,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, </w:t>
+              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The usage-based study of language learning and multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgetown University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2016, 9781626163249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288361v1</w:t>
+                <w:t xml:space="preserve">halshs-01424046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgetown University Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424046v1</w:t>
+                <w:t xml:space="preserve">halshs-01288362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288362v1</w:t>
+                <w:t xml:space="preserve">halshs-01288361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288358v1</w:t>
@@ -25062,51 +25062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Child’s Multimodal Negations from 1 to 4: The Interplay Between Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25161,93 +25161,93 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288357v1</w:t>
@@ -25258,304 +25258,304 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition and use of pronouns in a dialogic perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Reference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.15.07sal⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288355v1</w:t>
+                <w:t xml:space="preserve">halshs-01287569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition and use of pronouns in a dialogic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovica Serratrice and Shanley E.M. Allen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
+              <w:t xml:space="preserve">The Acquisition of Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-180, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/tilar.15.07sal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287574v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
@@ -25564,76 +25564,76 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01287572v1</w:t>
+                <w:t xml:space="preserve">halshs-01287574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
@@ -25642,76 +25642,76 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01287571v1</w:t>
+                <w:t xml:space="preserve">halshs-01287572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
@@ -25720,76 +25720,76 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01287569v1</w:t>
+                <w:t xml:space="preserve">halshs-01287571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
@@ -25798,382 +25798,382 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+                <w:t xml:space="preserve">First and second person pronouns in two mother-child dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mokhtar Farhat &amp; Francis Lacoste. </w:t>
+              <w:t xml:space="preserve">Laure Gardelle et Sandrine Sorlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'humour dans le bassin méditerranée: contacts linguistiques et culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouha Editions, 2015, 9789938129779 9938129773</w:t>
+              <w:t xml:space="preserve">The Pragmatics of Personal Pronouns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-193, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350613v1</w:t>
+                <w:t xml:space="preserve">halshs-01288353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and second person pronouns in two mother-child dyads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laure Gardelle et Sandrine Sorlin. </w:t>
+              <w:t xml:space="preserve">Mokhtar Farhat &amp; Francis Lacoste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pragmatics of Personal Pronouns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'humour dans le bassin méditerranée: contacts linguistiques et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouha Editions, 2015, 9789938129779 9938129773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamins</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288353v1</w:t>
+                <w:t xml:space="preserve">halshs-01350613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4: the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26182,51 +26182,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Larrivée; Chungmin Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negation and polarity: Cognitive and experimental perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.95-123, 2015, Language, Cognition, and Mind, 978-3-319-17463-1, 978-3-319-17464-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365245v1</w:t>
@@ -26260,51 +26260,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287570v1</w:t>
@@ -26434,212 +26434,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je comme un Autre dans des dialogues adulte-enfant</w:t>
+                <w:t xml:space="preserve">The blossoming of three-argument verbal constructions in child language: a study of “give constructions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Depraz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Girard-Gillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première, deuxième, troisième personne</w:t>
+              <w:t xml:space="preserve">Autour du verbe anglais. Construction – lexique – évidentialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeta Books</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.234-251, 2014, 978-606-8266-86-2</w:t>
+                <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-120, 2014, 978-2-87854-629-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350599v1</w:t>
+                <w:t xml:space="preserve">halshs-01350597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blossoming of three-argument verbal constructions in child language: a study of “give constructions”</w:t>
+                <w:t xml:space="preserve">Je comme un Autre dans des dialogues adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Geneviève Girard-Gillet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Depraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du verbe anglais. Construction – lexique – évidentialité</w:t>
+              <w:t xml:space="preserve">Première, deuxième, troisième personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-120, 2014, 978-2-87854-629-3</w:t>
+                <w:t xml:space="preserve">Zeta Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234-251, 2014, 978-606-8266-86-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350597v1</w:t>
+                <w:t xml:space="preserve">halshs-01350599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared attention, gaze and pointing gestures I hearing and deaf children</w:t>
               </w:r>
@@ -26714,199 +26714,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blossoming of children’s multimodal skills from 1 to 4 years old</w:t>
+                <w:t xml:space="preserve">Children’s Multimodal Language Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cornelia Muller, Alan Cienki, Ellen Frickee, Silva Ladewig, David McNeill, Jana Bressem. </w:t>
+              <w:t xml:space="preserve">Christiane Fräcke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body – Language – Communication. An international Handbook on Multimodality in Human Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Manual of Language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1848-1857, 2014, Handbücher zur Sprach- und Kommunikationswissenschaft, 978-3-11-030080-2</w:t>
+              <w:t xml:space="preserve">, pp.123-142, 2014, Manuals of Romance Linguistics, 978-3-11-030210-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350598v1</w:t>
+                <w:t xml:space="preserve">halshs-01350596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s Multimodal Language Development</w:t>
+                <w:t xml:space="preserve">The blossoming of children’s multimodal skills from 1 to 4 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christiane Fräcke. </w:t>
+              <w:t xml:space="preserve">Cornelia Muller, Alan Cienki, Ellen Frickee, Silva Ladewig, David McNeill, Jana Bressem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manual of Language acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Body – Language – Communication. An international Handbook on Multimodality in Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-142, 2014, Manuals of Romance Linguistics, 978-3-11-030210-3</w:t>
+              <w:t xml:space="preserve">, pp.1848-1857, 2014, Handbücher zur Sprach- und Kommunikationswissenschaft, 978-3-11-030080-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350596v1</w:t>
+                <w:t xml:space="preserve">halshs-01350598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On pourrait mettre des ailes à moi&amp;quot;. Premiers usages du conditionnel chez l'enfant : des constructions empruntées à la créativité.</w:t>
               </w:r>
@@ -26972,384 +26972,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing &amp;quot;basic&amp;quot; verbal constructions: a longitudinal study of the blossoming of constructions with six frequent verbs</w:t>
+                <w:t xml:space="preserve">Prémices du récit chez l'enfant entre 2 et 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Myriam Bouveret &amp; Dominique Le Gallois. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte et Mehmet-Ali Akinci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions in French</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing, pp.127-153, 2012</w:t>
+              <w:t xml:space="preserve">Récits d'enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Unviersitaires du Rouen et du Havre, pp.21-34, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00773197v1</w:t>
+                <w:t xml:space="preserve">halshs-00773193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référence et dialogue chez les enfants autistes Asperger</w:t>
+                <w:t xml:space="preserve">Prémices du récit chez l'enfant de 2 à 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Camille Denizot, Emmanuel Dupraz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte et Mehmet-Ali Akinci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaphore et anaphoriques: variété des langues, variété des emplois</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cahier de l'Eriac, 978-2-87775-536-8</w:t>
+              <w:t xml:space="preserve">Récits d'enfants. Développement, genre, contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, pp.21-35, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350604v1</w:t>
+                <w:t xml:space="preserve">halshs-00844207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prémices du récit chez l'enfant de 2 à 3 ans</w:t>
+                <w:t xml:space="preserve">Référence et dialogue chez les enfants autistes Asperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Régine Delamotte et Mehmet-Ali Akinci. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Denizot, Emmanuel Dupraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits d'enfants. Développement, genre, contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, pp.21-35, 2012</w:t>
+              <w:t xml:space="preserve">Anaphore et anaphoriques: variété des langues, variété des emplois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cahier de l'Eriac, 978-2-87775-536-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00844207v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prémices du récit chez l'enfant entre 2 et 3 ans</w:t>
+                <w:t xml:space="preserve">Constructing &amp;quot;basic&amp;quot; verbal constructions: a longitudinal study of the blossoming of constructions with six frequent verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Régine Delamotte et Mehmet-Ali Akinci. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Bouveret &amp; Dominique Le Gallois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits d'enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Unviersitaires du Rouen et du Havre, pp.21-34, 2012</w:t>
+              <w:t xml:space="preserve">Constructions in French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing, pp.127-153, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00773193v1</w:t>
+                <w:t xml:space="preserve">halshs-00773197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self as Other: Selfwords and pronominal reversals in language acquisition</w:t>
               </w:r>
@@ -27477,51 +27477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auto-rectification chez l'enfant : internalisation et appropriation du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27729,255 +27729,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointing gestures, vocalizations and gaze: two case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+                <w:t xml:space="preserve">La naissance d'une catégorie : étude contrastive de l'émergence des prépositions chez l'enfant en anglais et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jordan Zlatev, Marlene Johansson Falck, Carita Lundmark and Mats Andrén. </w:t>
+              <w:t xml:space="preserve">Jacques François, Éric Gilbert, Claude Guimier et Maxi Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Language and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.261-275, 2009</w:t>
+              <w:t xml:space="preserve">Autour de la Préposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.309-320, 2009, Bibliothèque de Syntaxe et Sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376184v1</w:t>
+                <w:t xml:space="preserve">halshs-00531097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naissance d'une catégorie : étude contrastive de l'émergence des prépositions chez l'enfant en anglais et en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Sekali</w:t>
+                <w:t xml:space="preserve">Pointing gestures, vocalizations and gaze: two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques François, Éric Gilbert, Claude Guimier et Maxi Krause. </w:t>
+              <w:t xml:space="preserve">Jordan Zlatev, Marlene Johansson Falck, Carita Lundmark and Mats Andrén. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la Préposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.309-320, 2009, Bibliothèque de Syntaxe et Sémantique</w:t>
+              <w:t xml:space="preserve">Studies in Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.261-275, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00531097v1</w:t>
+                <w:t xml:space="preserve">halshs-00376184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i m'énève paque i m'énève&amp;quot; Spécificité de l'explication verbale chez l'enfant entre 2 et 3 ans : une articulation modale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Hudelot, A. Salazar Orvig, E. Veneziano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explication : enjeux cognitifs et communicationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peters, pp.125-141, 2009</w:t>
@@ -28019,51 +28019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can child language tell us about prepositions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordan Zlatev, Marlene Johansson Falck, Carita Lundmark and Mats Andrén. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.261-275, 2009</w:t>
@@ -28105,77 +28105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul, un enfant du petit groupe ou les cas difficiles existent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Picchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garboua, Maya;Marty-Lavauzelle, Hélène;Touati, Bernard;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas difficiles, quels traitements inventer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions in Press, Pagination non précisée, 2006</w:t>
@@ -28217,51 +28217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy M., Morgenstern A., (2005) Reduplication before two years old. Hurch, Bernhard (ed.) Studies on Reduplication. Berlin: Mouton de Gruyter. pp.478-494.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernhard Hurch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies on Reduplication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton de Gruyter, pp.478-494, 2005</w:t>
@@ -28531,51 +28531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de clarification de la référence dans le dialogue adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La référence – 2- Statut et processus.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-333, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29058,51 +29058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E1EF3EB"/>
+    <w:nsid w:val="5C0D91ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29289,51 +29289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliyah-morgenstern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8440-2186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028583507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059431375" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251328466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beirnaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.105954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r6zx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Aronsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2020.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Jacqueline Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Del-re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/2079-312X.20190026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02073466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.01gui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cienki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2016-0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.14.2.03ben" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.06.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSNWNC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723712454953" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495627v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269511000603" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926951100055X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-01-900000008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732369v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-033-01-900000019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.1.1.08cou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.10.2-3.04mor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danon-Boileau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4515" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Picchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117228v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Pontonx Sophie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210288v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03282811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iriskhanova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342837v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342910v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342863v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Becker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cavalcante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vieria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342972v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Becker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424048v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427801v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424050v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427738v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Irishkhanova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424055v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427759v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424061v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424059v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424074v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424076v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424067v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424069v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Nancy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607119v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394977v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970586v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355464v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355457v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08170" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427821v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427763v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167228v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167229v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118246v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563714v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637785v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.348.08mor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190059v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348586v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Kinesic-Intelligence-in-the-Humanities/Bolens/p/book/9781032289212?_gl=1*drztce*_ga*NzExNjQ1NDQ0LjE3MDA2MDY3MjU.*_ga_0HYE8YG0M6*MTcwMjc0Nzc4NS4yLjEuMTcwMjc0NzgwNi4wLjAuMA." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299141" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895410v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563716v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526-015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895427v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891758v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905492v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Robert-Murail" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895433v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03328866v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.02mor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340080v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340106v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340060v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340097v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035573v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses de la Sorbonne Nouvelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821723v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.10605" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.57025-1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287572v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287571v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287569v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287576v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350613v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287573v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288353v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// www.benjamins.com" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287570v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350601v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quimello" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350599v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/depraz-n-ed-premiere-deuxieme-troisieme-personne.html" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/autour-du-verbe-anglais-construction-lexique-evidentialite" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350595v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tilar.12/main" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.12mor" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350598v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186076?format=G" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844206v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773197v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844207v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773193v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773196v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628335v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531693v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528943v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531097v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382071v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376186v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356007v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maupas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117355v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117982v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425275v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118260v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117986v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117992v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05195424v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ochs" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144w0" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222298v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424071v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliyah-morgenstern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8440-2186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028583507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059431375" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251328466" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beirnaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.105954" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r6zx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Aronsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2020.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Jacqueline Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Del-re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/2079-312X.20190026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02073466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.01gui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cienki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2016-0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.14.2.03ben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.06.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSNWNC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723712454953" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495627v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269511000603" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926951100055X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732369v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-01-900000008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.1.1.08cou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-033-01-900000019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.10.2-3.04mor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4515" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danon-Boileau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Picchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117228v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210251v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Pontonx Sophie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03282811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iriskhanova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342774v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Becker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342913v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cavalcante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vieria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342972v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Becker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424048v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427801v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427738v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424053v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Irishkhanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424059v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424074v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424076v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424066v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424067v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424069v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Nancy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607119v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394977v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355457v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08170" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970586v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355464v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427821v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427763v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167228v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167229v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118246v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563714v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637785v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.348.08mor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190059v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348586v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Kinesic-Intelligence-in-the-Humanities/Bolens/p/book/9781032289212?_gl=1*drztce*_ga*NzExNjQ1NDQ0LjE3MDA2MDY3MjU.*_ga_0HYE8YG0M6*MTcwMjc0Nzc4NS4yLjEuMTcwMjc0NzgwNi4wLjAuMA." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299141" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563716v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526-015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895410v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807897v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895427v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891758v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905492v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Robert-Murail" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895433v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03328866v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.02mor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340106v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340080v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340060v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340097v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699453v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035573v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses de la Sorbonne Nouvelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821723v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.10605" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287569v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.57025-1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287574v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287572v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287571v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287576v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288353v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// www.benjamins.com" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350613v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287570v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350601v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quimello" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350597v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/autour-du-verbe-anglais-construction-lexique-evidentialite" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350599v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/depraz-n-ed-premiere-deuxieme-troisieme-personne.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350595v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tilar.12/main" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.12mor" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350596v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350598v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186076?format=G" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844206v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773193v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844207v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773197v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773196v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628335v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531693v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528943v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531097v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382071v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376186v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356007v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maupas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117355v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117982v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425275v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118260v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117986v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117992v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05195424v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ochs" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144w0" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222298v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424071v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>