--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -387,248 +387,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle du processus de secondarisation dans les apprentissages lors des dîners familiaux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The integration of the visual-gestural modality in research on child language development: A commentary on Karadöller, Sümer and Özyürek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.186.0118⟩</w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01427237251328466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477797v1</w:t>
+                <w:t xml:space="preserve">halshs-05103170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of the visual-gestural modality in research on child language development: A commentary on Karadöller, Sümer and Özyürek</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place et rôle du processus de secondarisation dans les apprentissages lors des dîners familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (186), pp.117-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01427237251328466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ls.186.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05103170v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-Generation Heritage Spanish Acquisition and Socialization: Word Learning and Overheard Input in an L.A.-Based Mexican Family</w:t>
               </w:r>
@@ -924,209 +924,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reflective eater: Socializing French children to eating fruits and vegetables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Veux une tartine au chocolat pour goûter » : absence de sujet en référence à soi chez une enfant francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamar Kremer-Sadlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.105954⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.09010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213809010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563711v1</w:t>
+                <w:t xml:space="preserve">hal-03818338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Veux une tartine au chocolat pour goûter » : absence de sujet en référence à soi chez une enfant francophone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reflective eater: Socializing French children to eating fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Kremer-Sadlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, pp.09010. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.105954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213809010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.105954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818338v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's multimodal language development from an interactional, usage‐based, and cognitive perspective</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,243 +1405,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Bravo!”: Co-constructing praise in French family life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Aronsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages and Modalities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2020.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500031v1</w:t>
+                <w:t xml:space="preserve">halshs-03186200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Bravo!”: Co-constructing praise in French family life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Aronsson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Languages and Modalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.3-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03186200v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Other’s Voice in the Co-Construction of Self-Reference in the Dialogic Child</w:t>
               </w:r>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French and British children’s shrugs: A cross-linguistic developmental case-study of a recurrent gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et tout un moment que c’était la nuit, Petit Soleil dorma à côté de Petit Lapin. » Rituel de lecture partagé à la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2206,1057 +2206,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mother and child co-(re) construct non-conventional productions in spontaneous interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+                <w:t xml:space="preserve">Laurent Danon-Boileau : « Ce qui m’a toujours intéressé, ce sont les faux plis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0142723718803155⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.6150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907649v1</w:t>
+                <w:t xml:space="preserve">hal-01911882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ imparfait dans le langage de l’ enfant : Une forme pour sortir de l’ ici et maintenant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How mother and child co-(re) construct non-conventional productions in spontaneous interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.183-225. </w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.18004.par⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0142723718803155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907689v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Danon-Boileau : « Ce qui m’a toujours intéressé, ce sont les faux plis »</w:t>
+                <w:t xml:space="preserve">L’ imparfait dans le langage de l’ enfant : Une forme pour sortir de l’ ici et maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.183-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.6150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/lia.18004.par⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911882v1</w:t>
+                <w:t xml:space="preserve">halshs-01907689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointage et auto-désignation chez l’enfant en français et en langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanone Catherine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193 (1), pp.109-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.193.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162396v1</w:t>
+                <w:t xml:space="preserve">halshs-03035411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's Language Blossoms : From Sensations to Words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La négation chez les enfants signeurs et non signeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.141-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.8.1.07blo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162407v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gesture-sign interface in language acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanone Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Voyage vers la parole. L'Enfant, les Sens, l'Acquisition du Langage, 33 (1), pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.8.1.01gui⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02073466v1</w:t>
+                <w:t xml:space="preserve">hal-03162396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gesture-sign interface in language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.8.1.01gui⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.8.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895444v1</w:t>
+                <w:t xml:space="preserve">hal-02073466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children's Language Blossoms : From Sensations to Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, "Voyage vers la parole", 33, pp.7-19</w:t>
+              <w:t xml:space="preserve">, 2017, Voyage vers la parole. L'Enfant, les Sens, l'Acquisition du Langage, 33 (1), pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922383v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional approach to self-points and self-reference in a deaf signing child and the (dis)continuity issue in child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.117-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointage et auto-désignation chez l’enfant en français et en langue des signes française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Voyage vers la parole", 33, pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03035411v1</w:t>
+                <w:t xml:space="preserve">hal-03922383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négation chez les enfants signeurs et non signeurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gesture-sign interface in language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.141-171. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.8.1.07blo⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/lia.8.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340559v1</w:t>
+                <w:t xml:space="preserve">halshs-03895444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières et comportements du patient en milieu familial : apport des méthodes ethnographiques multimodales pour la recherche en médecine</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), pp.47-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3605,51 +3605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating fruits and vegetables. An Ethnographic Study of American and French Family Dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Kremer-Sadlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal approaches to language acquisition through the lens of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vestnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, DISCOURSE AS SOCIAL PRACTICE: PRIORITIES AND PROSPECTS, 6 (717), pp.435-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4031,1734 +4031,1734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On dit pas je veux ! &amp;quot; Apprentissage explicite et implicite du conditionnel dans les interactions adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5:1, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.5.1.01mor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699843v1</w:t>
+                <w:t xml:space="preserve">halshs-01050815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dit pas je veux ! &amp;quot; Apprentissage explicite et implicite du conditionnel dans les interactions adulte-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gesture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.171-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.5.1.01mor⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01050815v1</w:t>
+                <w:t xml:space="preserve">hal-01699843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self- and other-repairs in child–adult interaction at the intersection of pragmatic abilities and language acquisition</w:t>
+                <w:t xml:space="preserve">Book review of, Child language acquisition: Contrasting theoretical approaches. Ben Ambridge and Elena V. M. Lieven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pragma.2012.06.017⟩</w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.321-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142723712454953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01186977v1</w:t>
+                <w:t xml:space="preserve">halshs-01350589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE FUTUR EN CONSTRUCTION PREMIERS USAGES DE WILL ET BE GOING TO CHEZ L'ENFANT ANGLOPHONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rossi</w:t>
+                <w:t xml:space="preserve">Self- and other-repairs in child–adult interaction at the intersection of pragmatic abilities and language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Pragmatic-Discursive Dimension of Grammar Acquisition, 56, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2012.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01131427v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
+                <w:t xml:space="preserve">LE FUTUR EN CONSTRUCTION PREMIERS USAGES DE WILL ET BE GOING TO CHEZ L'ENFANT ANGLOPHONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.265-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467858v1</w:t>
+                <w:t xml:space="preserve">halshs-01131427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Corlateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Pragmatic-Discursive Dimension of Grammar Acquisition, 56, pp.88-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2013.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00793901v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review of, Child language acquisition: Contrasting theoretical approaches. Ben Ambridge and Elena V. M. Lieven</w:t>
+                <w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.219-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0142723712454953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350589v1</w:t>
+                <w:t xml:space="preserve">halshs-00793901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unfolding of the verbal temporal system in French children's speech between 18 and 36 months</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.219-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00495627v2</w:t>
+                <w:t xml:space="preserve">halshs-01350594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paris Corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rising grammatical awareness in a French-speaking child from 18 months to 36 months: uses and misuses of possession markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (Special issue 1), pp.7-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 22, pp.57-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350592v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rising grammatical awareness in a French-speaking child from 18 months to 36 months: uses and misuses of possession markers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+                <w:t xml:space="preserve">The unfolding of the verbal temporal system in French children's speech between 18 and 36 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22, pp.57-75</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 22 (01), pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269511000603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00657331v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t>
+                <w:t xml:space="preserve">The Paris Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (Special issue 1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095926951100055X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350594v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Père ou pair ? Décalages et ajustements co-énonciatifs.</w:t>
+                <w:t xml:space="preserve">From gesture to sign and from gesture to word. Pointing in deaf and hearing children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Préneron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alfa Revista de Linguistica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gesture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10:2, pp.172-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/gest.10.2-3.04mor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00732369v2</w:t>
+                <w:t xml:space="preserve">halshs-00637782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogical factors in toddlers’ use of clitic pronouns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
+                <w:t xml:space="preserve">Père ou pair ? Décalages et ajustements co-énonciatifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Hassan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alfa Revista de Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (2), pp.431-457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337061v1</w:t>
+                <w:t xml:space="preserve">halshs-00732369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières prépositions chez l'enfant : grammaticalisation de l'espace relationnel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dialogical factors in toddlers’ use of clitic pronouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Parès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/19589514-034-01-900000008⟩</w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.375--402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142723710379957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00495642v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les compétences linguistiques des enfants en langue des signes française : une expérience pionnière</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les premières prépositions chez l'enfant : grammaticalisation de l'espace relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lia.1.1.08cou⟩</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-034-01-900000008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00531659v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la source du futur : premières formes verbales dans les productions spontanées de deux enfants français de 18 mois à 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.163-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-033-01-900000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gesture to sign and from gesture to word. Pointing in deaf and hearing children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer les compétences linguistiques des enfants en langue des signes française : une expérience pionnière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10:2, pp.172-201. </w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.129 - 158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/gest.10.2-3.04mor⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/lia.1.1.08cou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637782v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers Pointages chez L'enfant entendant et L'enfant sourd-signeur : deux suivis longitudinaux entre 7 mois et 1 an 7 mois</w:t>
               </w:r>
@@ -5770,64 +5770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILE - LIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.141-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6094,103 +6094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogical beginnings of anaphora: The use of third person pronouns before the age of 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.42--7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6270,553 +6270,553 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, N° 30, pp.249-272</w:t>
+              <w:t xml:space="preserve">, 2008, 30, pp.249-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00355458v1</w:t>
+                <w:t xml:space="preserve">halshs-00376189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours repris, discours emprunté, discours habité chez l'enfant entre 1 et 3 ans</w:t>
+                <w:t xml:space="preserve">Regards croisés sur la répétition chez Beckett et dans le langage de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.171-188</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 30, pp.249-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00355456v1</w:t>
+                <w:t xml:space="preserve">halshs-00355458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours repris, discours emprunté, discours habité chez l'enfant entre 1 et 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Gel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (2), pp.171-188</w:t>
+              <w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376190v1</w:t>
+                <w:t xml:space="preserve">halshs-00355456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la répétition chez Beckett et dans le langage de l'enfant</w:t>
+                <w:t xml:space="preserve">Discours repris, discours emprunté, discours habité chez l'enfant entre 1 et 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30, pp.249-272</w:t>
+              <w:t xml:space="preserve">Revista do Gel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376189v1</w:t>
+                <w:t xml:space="preserve">halshs-00376190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réduplication : universaux iconiques et valeurs en système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, La réduplication, 29, pp.5--8. </w:t>
+              <w:t xml:space="preserve">, 2007, 29, pp. 117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337067v1</w:t>
+                <w:t xml:space="preserve">halshs-00170249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage et interprétation du langage spontané d'enfants de 1 à 3 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La réduplication, 29, pp.5--8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00353020v1</w:t>
+                <w:t xml:space="preserve">hal-03337067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduplication : universaux iconiques et valeurs en système</w:t>
+                <w:t xml:space="preserve">Codage et interprétation du langage spontané d'enfants de 1 à 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.55-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00170249v1</w:t>
+                <w:t xml:space="preserve">halshs-00353020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'enfant se désigne comme sujet</w:t>
               </w:r>
@@ -6979,90 +6979,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'anaphore chez le jeune enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 163, pp.10-24</w:t>
@@ -7091,77 +7091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur les premières expressions référencielles. Le cas des pronoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,178 +7417,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition des premières prépositions chez un enfant francophone</w:t>
+                <w:t xml:space="preserve">L'enfant sourd énonciateur signeur: l'auto-désignation chez l'enfant en Langue des Signes française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, n°9, pp.201-211</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 19, pp.119-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00117228v1</w:t>
+                <w:t xml:space="preserve">halshs-00117996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfant sourd énonciateur signeur: l'auto-désignation chez l'enfant en Langue des Signes française.</w:t>
+                <w:t xml:space="preserve">L'acquisition des premières prépositions chez un enfant francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 19, pp.119-141</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n°9, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00117996v1</w:t>
+                <w:t xml:space="preserve">halshs-00117228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me found it, I find it&amp;quot;, à la recherche de &amp;quot;je&amp;quot; entre deux et trois ans.</w:t>
               </w:r>
@@ -7714,51 +7714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et langage chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aliyah Morgenstern, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7777,247 +7777,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Construction des territoires langagiers dans les interactions en famille pendant les dîners familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
+              <w:t xml:space="preserve">Séminaire en ligne ISGS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGS France, Feb 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377371v1</w:t>
+                <w:t xml:space="preserve">hal-05089005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des territoires langagiers dans les interactions en famille pendant les dîners familiaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire en ligne ISGS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGS France, Feb 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089005v1</w:t>
+                <w:t xml:space="preserve">hal-05377371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8055,51 +8055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mets et les mots dans les dîners familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à hauteur d'enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8124,51 +8124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of multimodal negation: integrating prosody and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,103 +8219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
@@ -8344,51 +8344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental perspective on multimodal negation in French speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8439,51 +8439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8534,77 +8534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlanguaging and dining in signing and speaking family meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8636,355 +8636,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04709435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Allamand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089105v1</w:t>
+                <w:t xml:space="preserve">hal-04255226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Danino</w:t>
+                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Allamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255226v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
@@ -9089,536 +9089,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catteau Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255163v1</w:t>
+                <w:t xml:space="preserve">halshs-04639811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hey, look! This-is-im-por-tant!” Embodied focus during signing and speaking family dinners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Martel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie de Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Pragmatics Association, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314705v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639811v1</w:t>
+                <w:t xml:space="preserve">hal-04255163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Hey, look! This-is-im-por-tant!” Embodied focus during signing and speaking family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">, International Pragmatics Association, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255208v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal interactional competence in the early years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Pontonx Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,51 +9669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture partagée et socialisation langagière dans des familles françaises et britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult’s feedback to children’s multimodal productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9872,64 +9872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedoin Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caët Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danet Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10073,398 +10073,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04060763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gestures to kinesthetic modality: how to express epistemicity in a haptic device for human-machine interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Catteau</w:t>
+                <w:t xml:space="preserve">Materializing school in middle-class family dinners: Objects, Speech, Sign and Gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the Intl Soc. Gesture Studies: Gesture, from description to application (ISGS9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago IL, United States</w:t>
+              <w:t xml:space="preserve">ISGS 2022 - 9th International Conference of the International Society for Gesture Studies : Gesture: From Description to Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741158v1</w:t>
+                <w:t xml:space="preserve">hal-03791785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The choreography of dining and interacting in family dinners</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">From gestures to kinesthetic modality: how to express epistemicity in a haptic device for human-machine interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Mind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Almeira, Spain</w:t>
+              <w:t xml:space="preserve">9th Conference of the Intl Soc. Gesture Studies: Gesture, from description to application (ISGS9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255154v1</w:t>
+                <w:t xml:space="preserve">hal-03741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The choreography of dining and interacting in family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Language, Culture and Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Almeira, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875218v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Coding of Multimodal Languaging in Multi-Party Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10472,737 +10472,737 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2781-2787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03740058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language dominance and gesture in bilingual family dinners</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the International Society for Gesture Studies</w:t>
+              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210256v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coordination of gestural, prosodic and verbal patterns: a developmental perspective on multimodal negation in French speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language dominance and gesture in bilingual family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, France</w:t>
+              <w:t xml:space="preserve">9th International Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791797v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materializing school in middle-class family dinners: Objects, Speech, Sign and Gesture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The coordination of gestural, prosodic and verbal patterns: a developmental perspective on multimodal negation in French speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2022 - 9th International Conference of the International Society for Gesture Studies : Gesture: From Description to Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ISGS 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791785v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
+                <w:t xml:space="preserve">Language dominance and gesture: Lessons from bilingual children's multimodal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">LSPPC6: 6th International Conference of Asia-Paci c LSP and Professional Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503038v1</w:t>
+                <w:t xml:space="preserve">hal-04210288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language dominance and gesture: Lessons from bilingual children's multimodal communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSPPC6: 6th International Conference of Asia-Paci c LSP and Professional Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En distanciel, cause Covid-19, France</w:t>
+              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210288v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
+              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407949v1</w:t>
+                <w:t xml:space="preserve">hal-03503038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s development of Time, Modality and Aspect : Constructing a world within language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Time 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Antwerp; Ghent University, Feb 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11221,1150 +11221,1150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s acquisition of the notion of reference time: Constructing a world within language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
+                <w:t xml:space="preserve">A cross-linguistic approach to the formal and functional features of recurrent gestures: shrugging in 5 languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cognitive Linguistics Conference 15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLC 15 Crosslinguistic Perspectives on Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yo Matsumoto, Aug 2019, Nishinomiyia, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02337674v1</w:t>
+                <w:t xml:space="preserve">hal-02342433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODALISA une plateforme intégrative pour capturer l’orchestration des gestes et de la parole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Slim Ouni</w:t>
+                <w:t xml:space="preserve">Children’s acquisition of the notion of reference time: Constructing a world within language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Instrumentation aux Limites, Colloque de restitution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cognitive Linguistics Conference 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.f74f4435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375011v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of (Dis)fluent Speech and Gesture: A Multimodal Approach to (Dis)fluency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Candea</w:t>
+                <w:t xml:space="preserve">MODALISA une plateforme intégrative pour capturer l’orchestration des gestes et de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture and Speech in Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">Défi Instrumentation aux Limites, Colloque de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360613v1</w:t>
+                <w:t xml:space="preserve">hal-02375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire en langage des mondes de langage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+                <w:t xml:space="preserve">Synchronization of (Dis)fluent Speech and Gesture: A Multimodal Approach to (Dis)fluency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Gesture and Speech in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139442v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire en langage des mondes de langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278345v1</w:t>
+                <w:t xml:space="preserve">hal-04139442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-linguistic approach to the formal and functional features of recurrent gestures: shrugging in 5 languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC 15 Crosslinguistic Perspectives on Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yo Matsumoto, Aug 2019, Nishinomiyia, Japan</w:t>
+              <w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342433v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multimodales d'interactions mère-enfant en anglais et en français pendant des activités de lecture : de l'acquisition à l'apprentissage, quelles pistes pour la formation des futurs PE ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+                <w:t xml:space="preserve">A conversation about MacNeice’s radio plays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La multimodalité dans l'enseignement-apprentissage des langues : quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The eye of man hath not heard, the ear of man hath not seen”: Synaesthetic Border Crossings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949573v1</w:t>
+                <w:t xml:space="preserve">hal-03282811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-linguistic developmental comparison of a recurrent gesture: How German, French and British children learn to shrug</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lena Hotze</w:t>
+                <w:t xml:space="preserve">Analyses multimodales d'interactions mère-enfant en anglais et en français pendant des activités de lecture : de l'acquisition à l'apprentissage, quelles pistes pour la formation des futurs PE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of the International Society for Gesture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">La multimodalité dans l'enseignement-apprentissage des langues : quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865607v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction interactive de la temporalité chez l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+                <w:t xml:space="preserve">A cross-linguistic developmental comparison of a recurrent gesture: How German, French and British children learn to shrug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Hotze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Feb 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">8th International Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139087v1</w:t>
+                <w:t xml:space="preserve">hal-03865607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Sentence Repetition Task in French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAAC- Sign Language Acquisition and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conversation about MacNeice’s radio plays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Davison</w:t>
+                <w:t xml:space="preserve">Construction interactive de la temporalité chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The eye of man hath not heard, the ear of man hath not seen”: Synaesthetic Border Crossings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Feb 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282811v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study of hesitation phenomena in L1 and L2 productions: a multimodal approach</w:t>
               </w:r>
@@ -12432,51 +12432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12540,51 +12540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective feedback sequences in tandem interactions: a multi-dimensional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12674,51 +12674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12795,51 +12795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12890,51 +12890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rituels dans le développement du langage de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdoux Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12992,562 +12992,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01753831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect, tense, and gesture in French, German, and Russian</w:t>
+                <w:t xml:space="preserve">Linguistic aspect and tense and gestural movement quality in French, German, and Russian utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tense, aspect, modality, evidentiality: comparative, cognitive, theoretical, applied perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLILLAC-ARP à l'Université de Paris Diderot, en collaboration avec le laboratoire LaTTiCe (Ecole Normale Supérieure, Paris 3 University, CNRS), Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342863v1</w:t>
+                <w:t xml:space="preserve">hal-02342910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic aspect and tense and gestural movement quality in French, German, and Russian utterances</w:t>
+                <w:t xml:space="preserve">Grammatical aspect, tense, and gesture in French, German, and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Tense, aspect, modality, evidentiality: comparative, cognitive, theoretical, applied perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLILLAC-ARP à l'Université de Paris Diderot, en collaboration avec le laboratoire LaTTiCe (Ecole Normale Supérieure, Paris 3 University, CNRS), Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342910v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect and gesture in French: Reenacting past events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Events in Communication and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moscow State Linguistic University, May 2016, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342913v1</w:t>
+                <w:t xml:space="preserve">hal-02342886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displaced speech and cognitive development: How children acquire state verbs in the past tense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
+                <w:t xml:space="preserve">Grammatical aspect and gesture in French: Reenacting past events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEAL - VIIIth International Conference of Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Events in Communication and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moscow State Linguistic University, May 2016, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01373270v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+                <w:t xml:space="preserve">Displaced speech and cognitive development: How children acquire state verbs in the past tense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">AEAL - VIIIth International Conference of Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342886v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical Aspect and Gesture in French : reenacting past events</w:t>
               </w:r>
@@ -13762,51 +13762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13933,1279 +13933,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
+                <w:t xml:space="preserve">Children’s multimodal grammar under construction: the example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC 13 The 13th International Cognitive Linguistics Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">MAMUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens, Nov 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221937v1</w:t>
+                <w:t xml:space="preserve">halshs-01424072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologue des enfants et monologue intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing multimodal conversation competence in multiparty interaction: a study of French family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424051v1</w:t>
+                <w:t xml:space="preserve">halshs-01162298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+                <w:t xml:space="preserve">Grammatical aspect, gesture and event construal in Russian, German and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Irishkhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">AFLICO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162291v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICLC 13 The 13th International Cognitive Linguistics Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424049v1</w:t>
+                <w:t xml:space="preserve">hal-01221937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect, gesture, and mental simulation in Russian and French</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monologue des enfants et monologue intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">AFLICO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424050v1</w:t>
+                <w:t xml:space="preserve">halshs-01424051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162295v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A interface entre prosódia e gestos na aquisição do humor infantil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cavalcante</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congresso Internacional da ABRALIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Belém do Pará, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427801v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the first uses of the imparfait in young French-speaking children correspond to the emergence of abstract knowledge of time ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
+                <w:t xml:space="preserve">A interface entre prosódia e gestos na aquisição do humor infantil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IX Congresso Internacional da ABRALIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Belém do Pará, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741969v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degrees of participation in multi-party interactions. A study of French family dinners</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICLC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424052v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humor in children’s language: pragmatic, cognitive and social implications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+                <w:t xml:space="preserve">Grammatical aspect, gesture, and mental simulation in Russian and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">ICLC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427738v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s multimodal grammar under construction: the example of negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humor in children’s language: pragmatic, cognitive and social implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens, Nov 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424072v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing multimodal conversation competence in multiparty interaction: a study of French family dinners</w:t>
+                <w:t xml:space="preserve">Degrees of participation in multi-party interactions. A study of French family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AFLICO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162298v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical aspect, gesture and event construal in Russian, German and French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+                <w:t xml:space="preserve">Do the first uses of the imparfait in young French-speaking children correspond to the emergence of abstract knowledge of time ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Pierre Chevrot, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AFLiCo 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424053v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing and deaf children’s gestures and signs in negative constructions</w:t>
               </w:r>
@@ -15217,51 +15217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15312,51 +15312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra del Ré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15414,632 +15414,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IASCL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01049171v1</w:t>
+                <w:t xml:space="preserve">halshs-01424054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The self under construction: a functional approach to children’s subject self-reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASCL 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424054v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self under construction: a functional approach to children’s subject self-reference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1453 - 1467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424055v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01049171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What palm-up gestures can tell us about language development: Focus on multimodal negation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georgetown University Round Table 2014 (GURT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959790v1</w:t>
+                <w:t xml:space="preserve">hal-01088436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088436v1</w:t>
+                <w:t xml:space="preserve">hal-01221944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What palm-up gestures can tell us about language development: Focus on multimodal negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Georgetown University Round Table 2014 (GURT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221944v1</w:t>
+                <w:t xml:space="preserve">hal-00959790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
               </w:r>
@@ -16064,51 +16064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16172,51 +16172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feeling for the past: remembering through the sense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Lanone, Wesley Hutchinson, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16304,869 +16304,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reference and pronominal reversals: becoming a speaker through the other’s voice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424059v1</w:t>
+                <w:t xml:space="preserve">hal-00848789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Buds to Flowers: the multimodal blossoming of child language in scaffolding interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-reference and pronominal reversals: becoming a speaker through the other’s voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENAL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Joao Pessoa, Brazil</w:t>
+              <w:t xml:space="preserve">AEREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424074v1</w:t>
+                <w:t xml:space="preserve">halshs-01424059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Buds to Flowers: the multimodal blossoming of child language in scaffolding interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">ENAL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Joao Pessoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848789v1</w:t>
+                <w:t xml:space="preserve">halshs-01424074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+                <w:t xml:space="preserve">Développement des relations entre forms et fonctions dans le système verbal de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’humour dans le bassin méditerranéen: contacts linguistiques et culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gafsa, Brésil</w:t>
+              <w:t xml:space="preserve">Aflico 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens, May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427759v1</w:t>
+                <w:t xml:space="preserve">halshs-01424064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">L’humour dans le bassin méditerranéen: contacts linguistiques et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gafsa, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838719v1</w:t>
+                <w:t xml:space="preserve">hal-02427759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Self-Reference in Mother-Child Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424061v1</w:t>
+                <w:t xml:space="preserve">hal-00838719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des relations entre forms et fonctions dans le système verbal de l’enfant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in Self-Reference in Mother-Child Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aflico 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens, May 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">AFLICO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424064v1</w:t>
+                <w:t xml:space="preserve">halshs-01424061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal approach to children's first negative constructions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop on Negation and polarity: Interfaces and cognition - 19th International Congress of Linguists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Larrivée &amp; Chungmin Lee, Jul 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Aflico 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847751v1</w:t>
+                <w:t xml:space="preserve">halshs-01424063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bilingual child’s multimodal path into negation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+                <w:t xml:space="preserve">A multimodal approach to children's first negative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aflico 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">workshop on Negation and polarity: Interfaces and cognition - 19th International Congress of Linguists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Larrivée &amp; Chungmin Lee, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424063v1</w:t>
+                <w:t xml:space="preserve">hal-00847751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s pointing gestures from one to four. From deictic reference to the diversification of form and function</w:t>
               </w:r>
@@ -17228,1631 +17228,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inné ou Acquis ? Est-ce encore la question en acquisition du langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Talking about giving: Interactive scaffolding of language and conceptualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Sciences cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Language, Culture and Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424076v1</w:t>
+                <w:t xml:space="preserve">halshs-01424069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de deux heures sur « Rectifications et co-construction du langage : Richesse du stimulus dans l’interaction. »</w:t>
+                <w:t xml:space="preserve">Inné ou Acquis ? Est-ce encore la question en acquisition du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de logopédie "La parole reprise"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et Sciences humaines de l'Université de Neuchâtel, Nov 2012, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Forum des Sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01743896v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologue intérieur and children’s self-talk</w:t>
+                <w:t xml:space="preserve">Atelier de deux heures sur « Rectifications et co-construction du langage : Richesse du stimulus dans l’interaction. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monologuer: Formes et Pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Smadja et Aliyah Morgenstern, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de logopédie "La parole reprise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et Sciences humaines de l'Université de Neuchâtel, Nov 2012, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424066v1</w:t>
+                <w:t xml:space="preserve">halshs-01743896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referring to You and Me in French, English and French Sign language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monologue intérieur and children’s self-talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Limousin</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Culture and Mind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Monologuer: Formes et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Smadja et Aliyah Morgenstern, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424067v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blossoming of Multimodal Negation : The Speaking Children.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Referring to You and Me in French, English and French Sign language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enfant dans la langue: dialogues et variations - Résultats et ouvertures du projet ANR CoLaJE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet ANR CoLaJE, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Language Culture and Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752138v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclosion de la négation pour une méthodologie pluri-échelle et multi-modale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Blossoming of Multimodal Negation : The Speaking Children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo Jet 2012 MULTIMODALITE et CORPUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">L'enfant dans la langue: dialogues et variations - Résultats et ouvertures du projet ANR CoLaJE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ANR CoLaJE, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00687108v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Eclosion de la négation pour une méthodologie pluri-échelle et multi-modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 5 The International Society for Gesture Studies, The Communicative Body in Development.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">AFLiCo Jet 2012 MULTIMODALITE et CORPUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724189v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00687108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking about giving: Interactive scaffolding of language and conceptualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang Nancy</w:t>
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Mind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ISGS 5 The International Society for Gesture Studies, The Communicative Body in Development.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424069v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blossoming of negation in gesture, sign and vocal productions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
+                <w:t xml:space="preserve">The accidental linguists? How mothers adjust their repairs in mother-child interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADYLOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">SALC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612577v1</w:t>
+                <w:t xml:space="preserve">halshs-00642954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Other-repairs in adult-child interactions: insights about adult's representations of children's linguistic development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy</w:t>
+                <w:t xml:space="preserve">The accidental phonologist ? How a mother adjusts her other-repairs to the child's phonological development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642955v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00676258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing children's use of pointing gestures: from pre-linguistic buds to the blossoming of communication skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tu pointes ou tu tires ?! Annotation sous ELAN des pointages d'un 'entendant vocalo-gestualisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SALC III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">DEGELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612553v1</w:t>
+                <w:t xml:space="preserve">hal-00611248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blossoming of negation in gesture, sign and oral productions: a multimodal, crosslinguistic longitudinal analysis</w:t>
+                <w:t xml:space="preserve">The blossoming of negation in gesture, sign and vocal productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations dans l'acquisition des langues premières et secondes : perspectives comparatives Variation in first and second language acquisition: comparative perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, paris, France</w:t>
+              <w:t xml:space="preserve">ADYLOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607119v1</w:t>
+                <w:t xml:space="preserve">hal-00612577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accidental linguists? How mothers adjust their repairs in mother-child interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Other-repairs in adult-child interactions: insights about adult's representations of children's linguistic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SALC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">IASCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642954v1</w:t>
+                <w:t xml:space="preserve">halshs-00642955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accidental phonologist ? How a mother adjusts her other-repairs to the child's phonological development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hearing children's use of pointing gestures: from pre-linguistic buds to the blossoming of communication skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">SALC III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00676258v1</w:t>
+                <w:t xml:space="preserve">hal-00612553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu pointes ou tu tires ?! Annotation sous ELAN des pointages d'un 'entendant vocalo-gestualisant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The blossoming of negation in gesture, sign and oral productions: a multimodal, crosslinguistic longitudinal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEGELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">Variations dans l'acquisition des langues premières et secondes : perspectives comparatives Variation in first and second language acquisition: comparative perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611248v1</w:t>
+                <w:t xml:space="preserve">hal-00607119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of a language system: Putting together fragments of language knowledge</w:t>
+                <w:t xml:space="preserve">Etudes longitudinales du développement de la production des &amp;quot;Fillers&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
@@ -18866,336 +18866,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00613909v1</w:t>
+                <w:t xml:space="preserve">halshs-00506772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes longitudinales du développement de la production des &amp;quot;Fillers&amp;quot;.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+                <w:t xml:space="preserve">A multi-software integration platform and support for multimedia transcripts of language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC 2010 : Workshop on Multimodal Corpora: Advances in Capturing, Coding and Analyzing Multimodality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.106-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00506772v1</w:t>
+                <w:t xml:space="preserve">halshs-00495648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-software integration platform and support for multimedia transcripts of language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The construction of a language system: Putting together fragments of language knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010 : Workshop on Multimodal Corpora: Advances in Capturing, Coding and Analyzing Multimodality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.106-110</w:t>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00495648v1</w:t>
+                <w:t xml:space="preserve">halshs-00613909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's internalization of social and grammatical rules : self-repairs and reformulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19233,51 +19233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing gestures and demonstrative words : Deixis between the ages of one and two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19341,51 +19341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pointage chez l'enfant : du gestuel au linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19432,185 +19432,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et méthodes de recherche en acquisition du langage : de la complémentarité entre statistiques et analyse linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">9es Journées internationales d'analyse statistique des données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.1035-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970586v1</w:t>
+                <w:t xml:space="preserve">halshs-00355464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et méthodes de recherche en acquisition du langage : de la complémentarité entre statistiques et analyse linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9es Journées internationales d'analyse statistique des données textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.1035-1045</w:t>
+              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00355464v1</w:t>
+                <w:t xml:space="preserve">halshs-01970586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquérir la musique de sa langue maternelle</w:t>
               </w:r>
@@ -19691,51 +19691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions, language acquisition and music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19773,51 +19773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional aspects of morpho-syntactic and phonological development: A corpus based longitudinal case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19868,77 +19868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's early prepositions in French: a social-interactional device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child language seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19957,314 +19957,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00167229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'altérité dans l'identité: quand l'enfant parle de lui à la deuxième personne</w:t>
+                <w:t xml:space="preserve">La justification dans la négociation parents/enfants: un exemple de médiation discursive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.183-193</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00117315v1</w:t>
+                <w:t xml:space="preserve">halshs-00117993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justification dans la négociation parents/enfants: un exemple de médiation discursive.</w:t>
+                <w:t xml:space="preserve">L'altérité dans l'identité: quand l'enfant parle de lui à la deuxième personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.329-339</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Brigaudiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.183-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00117993v1</w:t>
+                <w:t xml:space="preserve">halshs-00117315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage de l'enfant est-il linguistiquement correct?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réduplication chez l'enfant avant 2 ans : du formatage à la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.111-128</w:t>
+              <w:t xml:space="preserve">2003, pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118246v1</w:t>
+                <w:t xml:space="preserve">halshs-00125174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduplication chez l'enfant avant 2 ans : du formatage à la valeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le langage de l'enfant est-il linguistiquement correct?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.45-57</w:t>
+              <w:t xml:space="preserve">2003, pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00125174v1</w:t>
+                <w:t xml:space="preserve">hal-00118246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20321,64 +20321,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international RIPSYDEVE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Geneve, Suisse, Suisse</w:t>
@@ -20446,64 +20446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “L’implicite langagier et sa compréhension : une question au carrefour des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
@@ -20657,64 +20657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Il avait un p’tit bobo”: the development of reference time in child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20765,64 +20765,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODALISA : MultiMODalité lors de l’Acquisition du Langage : Interaction entre le Signal de parole et la gestuAlité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20873,64 +20873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Sentence Repetition Task in French Sign Language : a new approach to assess LSF abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20968,51 +20968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who talks to whom about whom? Personal reference in polyadic family dinner interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21218,51 +21218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21471,51 +21471,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (77)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -21602,64 +21602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s use of tenses beyond time: Constructing worlds through language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Aspectual Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.280-313, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21687,122 +21687,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05190059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of kinesic intelligence in child language development</w:t>
+                <w:t xml:space="preserve">Gesture and First Language Development: The Multimodal Child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillemette Bolens. </w:t>
+              <w:t xml:space="preserve">Alan Cienki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinesic Intelligence in the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Cambridge Handbook of Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.22-55, 2023, 9781003299141. </w:t>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.368-397, 2024, 9781108638869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003299141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781108638869.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04348586v1</w:t>
+                <w:t xml:space="preserve">halshs-05586749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets et des jeux en classe de linguistique anglaise à l’université : la multimodalité au service de l’apprentissage</w:t>
               </w:r>
@@ -21890,3672 +21890,3659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword: Gesture as Part of Language or Partner to Language Across the Lifespan</w:t>
+                <w:t xml:space="preserve">The role of kinesic intelligence in child language development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillemette Bolens. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture in Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.365-370, 2022, </w:t>
+              <w:t xml:space="preserve">Kinesic Intelligence in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110567526-015⟩</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-55, 2023, 9781003299141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003299141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563716v1</w:t>
+                <w:t xml:space="preserve">halshs-04348586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Politeness has a heart”: From Mantras to Stance-Taking in French children’s Socialization to Politeness.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Usage-Based Perspective on the Aspect Hypothesis in French Longitudinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larisa Avram; Anca Sevcenco; Veronica Tomescu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking politeness with Henry Bergson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">New Insights into Old Issues in L1 Acquisition and L2 and L3 Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 6-23, 2022, 1-5275-8130-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895410v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to gesture in language.</w:t>
+                <w:t xml:space="preserve">Early pointing gestures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Goldin-Meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture in language: Development across the lifespan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.3-17, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.47-89, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0000269-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0000269-001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03807897v1</w:t>
+                <w:t xml:space="preserve">halshs-03563715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre monologue et dialogue : le langage égocentrique de l’enfant</w:t>
+                <w:t xml:space="preserve">Afterword: Gesture as Part of Language or Partner to Language Across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Goldin-Meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques monologales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gesture in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.365-370, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110567526-015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895427v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Usage-Based Perspective on the Aspect Hypothesis in French Longitudinal Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to gesture in language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Goldin-Meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Insights into Old Issues in L1 Acquisition and L2 and L3 Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gesture in language: Development across the lifespan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.3-17, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0000269-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891758v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03807897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early pointing gestures.</w:t>
+                <w:t xml:space="preserve">“Politeness has a heart”: From Mantras to Stance-Taking in French children’s Socialization to Politeness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture in language: Development across the lifespan.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rethinking politeness with Henry Bergson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03563715v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre monologue et dialogue : le langage égocentrique de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacques François. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Smadja et Françoise Dubor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
+              <w:t xml:space="preserve">Pratiques monologales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-135, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03324595v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
+                <w:t xml:space="preserve">Talking about giving. From experience to language in child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Letizia Caronia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Bouveret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Give constructions across Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp. 55-72, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03563718v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Acevedo, The Poet X, HarperTeen, 2018, p. 368. Traduction de Clémentine Beauvais, Signé Poète X.</w:t>
+                <w:t xml:space="preserve">Chapter 2. Talking about giving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bénédicte Milland-Bove; Marie Sorel. </w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ed. Myriam Bouveret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature de jeunesse par ses textes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Give Constructions across Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, , pp.55-72, 2021, Constructional Approaches to Language, 9789027260154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/cal.29.02mor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03905492v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford University Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03324585v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking about giving. From experience to language in child language</w:t>
+                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Myriam Bouveret. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letizia Caronia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Give constructions across Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, John Benjamins, pp.45-86, 2021, Dialogue Studies, 9789027209481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ds.32.01mor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895433v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 2. Talking about giving</w:t>
+                <w:t xml:space="preserve">Elizabeth Acevedo, The Poet X, HarperTeen, 2018, p. 368. Traduction de Clémentine Beauvais, Signé Poète X.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ed. Myriam Bouveret. </w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Robert-Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Milland-Bove; Marie Sorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Give Constructions across Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La littérature de jeunesse par ses textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328866v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03905492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrective Feedback Sequences in Tandem Interactions: Multimodal Cues and Speakers’ Positionings.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La correction en langue(s) - Linguistic Correction/Correctness, 91-115.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-84016-370-1</w:t>
+              <w:t xml:space="preserve">Oxford University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962737v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+                <w:t xml:space="preserve">Corrective Feedback Sequences in Tandem Interactions: Multimodal Cues and Speakers’ Positionings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Agnès Leroux; Sophie Raineri; Martine Sekali. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Raineri; Martine Sekali; Agnès Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La correction en langue(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-370-1</w:t>
+              <w:t xml:space="preserve">La correction en langue(s) - Linguistic Correction/Correctness, 91-115.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84016-370-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03966079v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking ahead: Kinesiological analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+                <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alan Cienki; Olga K. Iriskhanova. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Leroux; Sophie Raineri; Martine Sekali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.143-159, 2018</w:t>
+              <w:t xml:space="preserve">La correction en langue(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-370-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340106v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03966079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French speakers’ verbal expression of event construal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speakers’ gestural expression of event construal: Quantitative and qualitative analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan Cienki; Olga K. Iriskhanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins, pp.81-90, 2018</w:t>
+              <w:t xml:space="preserve">, John Benjamins, pp.107-122, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340080v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summing up: Aspect as amodal or as modality-dependent</w:t>
+                <w:t xml:space="preserve">Looking ahead: Kinesiological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Cienki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alan Cienki &amp; Olga K. Iriskhanova. </w:t>
+              <w:t xml:space="preserve">Alan Cienki; Olga K. Iriskhanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins, 2018, Aspectuality cross Languages</w:t>
+              <w:t xml:space="preserve">, John Benjamins, pp.143-159, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340060v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categories used for the analysis of event construal in gesture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French speakers’ verbal expression of event construal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Alan Cienki &amp; Olga K. Iriskhanova. </w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan Cienki; Olga K. Iriskhanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins, pp.67-76, 2018</w:t>
+              <w:t xml:space="preserve">, John Benjamins, pp.81-90, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340070v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blossoming of negation in gesture, sign and oral productions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summing up: Aspect as amodal or as modality-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Maya Hickann; Edy Veneziano; Harriet Jisa. </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cienki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan Cienki &amp; Olga K. Iriskhanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources of Variation in First Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, 2018</w:t>
+              <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, 2018, Aspectuality cross Languages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717932v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should 'uh' and 'um' be categorized as markers of disfluency? The use of fillers in a challenging conversational context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+                <w:t xml:space="preserve">Categories used for the analysis of event construal in gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan Cienki &amp; Olga K. Iriskhanova. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.67-76, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360614v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speakers’ gestural expression of event construal: Quantitative and qualitative analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The blossoming of negation in gesture, sign and oral productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Alan Cienki; Olga K. Iriskhanova. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maya Hickann; Edy Veneziano; Harriet Jisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspectuality cross Languages Event construal in speech and gesture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.107-122, 2018</w:t>
+              <w:t xml:space="preserve">Sources of Variation in First Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340097v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+                <w:t xml:space="preserve">Should 'uh' and 'um' be categorized as markers of disfluency? The use of fillers in a challenging conversational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
+              <w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741951v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When storytelling meets active learning: an academic reading experiment with French MA students</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katy Masuga</w:t>
+                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cédric Sarré; Shona Whyte. </w:t>
+              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01656277v1</w:t>
+                <w:t xml:space="preserve">halshs-01741953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+                <w:t xml:space="preserve">Émergence des premiers mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Langage de l’Enfant. De l’Éclosion à l’Explosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.41-58, 2017, (Sciences du langage), 978-2-87854-915-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psn.10605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741941v1</w:t>
+                <w:t xml:space="preserve">hal-01821723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition bilingue et alternance codique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Morgenstern &amp; C. Parisse. </w:t>
+              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Sorbonne, pp.181-205, 2017</w:t>
+              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699453v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de soi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">When storytelling meets active learning: an academic reading experiment with French MA students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Masuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
+              <w:t xml:space="preserve">Cédric Sarré; Shona Whyte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le langage de l’enfant. De l’éclosion à l’explosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035573v1</w:t>
+                <w:t xml:space="preserve">hal-01656277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741953v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence des premiers mots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Acquisition bilingue et alternance codique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
+              <w:t xml:space="preserve">A. Morgenstern &amp; C. Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Langage de l’Enfant. De l’Éclosion à l’Explosion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Sorbonne, pp.181-205, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821723v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parler de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The usage-based study of language learning and multilingualism</w:t>
+              <w:t xml:space="preserve">Le langage de l’enfant. De l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-133, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgetown University Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424046v1</w:t>
+                <w:t xml:space="preserve">halshs-03035573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288362v1</w:t>
+                <w:t xml:space="preserve">halshs-01288359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The usage-based study of language learning and multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgetown University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2016, 9781626163249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288358v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Child’s Multimodal Negations from 1 to 4: The Interplay Between Modalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Larrivée; Chugmin Lee. </w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340203v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288357v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Child’s Multimodal Negations from 1 to 4: The Interplay Between Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pierre Larrivée; Chugmin Lee. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negation and Polarity: Experimental Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.95-126, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288359v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287569v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition and use of pronouns in a dialogic perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Reference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288355v1</w:t>
+                <w:t xml:space="preserve">halshs-01287570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
@@ -25564,3073 +25551,3181 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01287574v1</w:t>
+                <w:t xml:space="preserve">halshs-01287569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition and use of pronouns in a dialogic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovica Serratrice and Shanley E.M. Allen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-180, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.15.07sal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01287572v1</w:t>
+                <w:t xml:space="preserve">halshs-01288355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287571v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287576v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and second person pronouns in two mother-child dyads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pragmatics of Personal Pronouns</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288353v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287573v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+                <w:t xml:space="preserve">First and second person pronouns in two mother-child dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mokhtar Farhat &amp; Francis Lacoste. </w:t>
+              <w:t xml:space="preserve">Laure Gardelle et Sandrine Sorlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'humour dans le bassin méditerranée: contacts linguistiques et culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouha Editions, 2015, 9789938129779 9938129773</w:t>
+              <w:t xml:space="preserve">The Pragmatics of Personal Pronouns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-193, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350613v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4: the interplay between modalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Negation and polarity: Cognitive and experimental perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
+              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.347-351, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.57025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365245v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentionality in Language and Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’amusement partagé à la production de l’humour chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mokhtar Farhat &amp; Francis Lacoste. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'humour dans le bassin méditerranée: contacts linguistiques et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouha Editions, 2015, 9789938129779 9938129773</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287570v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversao partilhada, Humor e ironia : um estudo sobre a produção de enunciados por uma criança brasileira</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4: the interplay between modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Alessandra Del Re, Luciano de paulo &amp; Marina Célia Mendonça. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Larrivée; Chungmin Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorando o discorso da criança</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Negation and polarity: Cognitive and experimental perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.95-123, 2015, Language, Cognition, and Mind, 978-3-319-17463-1, 978-3-319-17464-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexto</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350601v1</w:t>
+                <w:t xml:space="preserve">hal-01365245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blossoming of three-argument verbal constructions in child language: a study of “give constructions”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversao partilhada, Humor e ironia : um estudo sobre a produção de enunciados por uma criança brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Geneviève Girard-Gillet. </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quimello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandra Del Re, Luciano de paulo &amp; Marina Célia Mendonça. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du verbe anglais. Construction – lexique – évidentialité</w:t>
+              <w:t xml:space="preserve">Explorando o discorso da criança</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-120, 2014, 978-2-87854-629-3</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-84, 2014, 978-85-7244-857-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350597v1</w:t>
+                <w:t xml:space="preserve">halshs-01350601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je comme un Autre dans des dialogues adulte-enfant</w:t>
+                <w:t xml:space="preserve">The blossoming of three-argument verbal constructions in child language: a study of “give constructions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Depraz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Girard-Gillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première, deuxième, troisième personne</w:t>
+              <w:t xml:space="preserve">Autour du verbe anglais. Construction – lexique – évidentialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-120, 2014, 978-2-87854-629-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeta Books</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350599v1</w:t>
+                <w:t xml:space="preserve">halshs-01350597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared attention, gaze and pointing gestures I hearing and deaf children</w:t>
+                <w:t xml:space="preserve">Je comme un Autre dans des dialogues adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inbal Arnon, Marisa Casillas, Chigusa Kurumada &amp; Bruno Estigarribia </w:t>
+              <w:t xml:space="preserve">Nathalie Depraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language in Interaction. Studies in honor of Eve V. Clark</w:t>
+              <w:t xml:space="preserve">Première, deuxième, troisième personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeta Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234-251, 2014, 978-606-8266-86-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamins</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350595v1</w:t>
+                <w:t xml:space="preserve">halshs-01350599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s Multimodal Language Development</w:t>
+                <w:t xml:space="preserve">Shared attention, gaze and pointing gestures I hearing and deaf children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christiane Fräcke. </w:t>
+              <w:t xml:space="preserve">Inbal Arnon, Marisa Casillas, Chigusa Kurumada &amp; Bruno Estigarribia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manual of Language acquisition</w:t>
+              <w:t xml:space="preserve">Language in Interaction. Studies in honor of Eve V. Clark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gruyter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-156, 2014, 9789027244017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.12.12mor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01350596v1</w:t>
+                <w:t xml:space="preserve">halshs-01350595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blossoming of children’s multimodal skills from 1 to 4 years old</w:t>
+                <w:t xml:space="preserve">Children’s Multimodal Language Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cornelia Muller, Alan Cienki, Ellen Frickee, Silva Ladewig, David McNeill, Jana Bressem. </w:t>
+              <w:t xml:space="preserve">Christiane Fräcke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body – Language – Communication. An international Handbook on Multimodality in Human Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manual of Language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-142, 2014, Manuals of Romance Linguistics, 978-3-11-030210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gruyter</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350598v1</w:t>
+                <w:t xml:space="preserve">halshs-01350596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pourrait mettre des ailes à moi&amp;quot;. Premiers usages du conditionnel chez l'enfant : des constructions empruntées à la créativité.</w:t>
+                <w:t xml:space="preserve">The blossoming of children’s multimodal skills from 1 to 4 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornelia Muller, Alan Cienki, Ellen Frickee, Silva Ladewig, David McNeill, Jana Bressem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités langagières. Mélanges offerts à Régine Delamotte.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, pp.191-198, 2013</w:t>
+              <w:t xml:space="preserve">Body – Language – Communication. An international Handbook on Multimodality in Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1848-1857, 2014, Handbücher zur Sprach- und Kommunikationswissenschaft, 978-3-11-030080-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00844206v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prémices du récit chez l'enfant entre 2 et 3 ans</w:t>
+                <w:t xml:space="preserve">On pourrait mettre des ailes à moi&amp;quot;. Premiers usages du conditionnel chez l'enfant : des constructions empruntées à la créativité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Régine Delamotte et Mehmet-Ali Akinci. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits d'enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Unviersitaires du Rouen et du Havre, pp.21-34, 2012</w:t>
+              <w:t xml:space="preserve">Identités langagières. Mélanges offerts à Régine Delamotte.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, pp.191-198, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00773193v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prémices du récit chez l'enfant de 2 à 3 ans</w:t>
+                <w:t xml:space="preserve">Prémices du récit chez l'enfant entre 2 et 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Delamotte et Mehmet-Ali Akinci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits d'enfants. Développement, genre, contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, pp.21-35, 2012</w:t>
+              <w:t xml:space="preserve">Récits d'enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Unviersitaires du Rouen et du Havre, pp.21-34, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00844207v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00773193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référence et dialogue chez les enfants autistes Asperger</w:t>
+                <w:t xml:space="preserve">Prémices du récit chez l'enfant de 2 à 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Camille Denizot, Emmanuel Dupraz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte et Mehmet-Ali Akinci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaphore et anaphoriques: variété des langues, variété des emplois</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cahier de l'Eriac, 978-2-87775-536-8</w:t>
+              <w:t xml:space="preserve">Récits d'enfants. Développement, genre, contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, pp.21-35, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350604v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing &amp;quot;basic&amp;quot; verbal constructions: a longitudinal study of the blossoming of constructions with six frequent verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Bouveret &amp; Dominique Le Gallois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions in French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing, pp.127-153, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00773197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self as Other: Selfwords and pronominal reversals in language acquisition</w:t>
+                <w:t xml:space="preserve">Référence et dialogue chez les enfants autistes Asperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lorda &amp; Zabalbeascoa. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Denizot, Emmanuel Dupraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spaces of Polyphony</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing, pp.57-72, 2012</w:t>
+              <w:t xml:space="preserve">Anaphore et anaphoriques: variété des langues, variété des emplois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cahier de l'Eriac, 978-2-87775-536-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00773196v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage de l'enfant et étayage de l'adulte: éclosion, replication et écart</w:t>
+                <w:t xml:space="preserve">The self as Other: Selfwords and pronominal reversals in language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorda &amp; Zabalbeascoa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition et didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.105-127, 2011</w:t>
+              <w:t xml:space="preserve">Spaces of Polyphony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing, pp.57-72, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00844209v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00773196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'auto-rectification chez l'enfant : internalisation et appropriation du langage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langage de l'enfant et étayage de l'adulte: éclosion, replication et écart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rectification à l'oral et à l'écrit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ophrys, pp.221-234, 2010</w:t>
+              <w:t xml:space="preserve">Acquisition et didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.105-127, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628335v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrire et analyser les corpus d'interactions adulte‐enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
+                <w:t xml:space="preserve">L'auto-rectification chez l'enfant : internalisation et appropriation du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Edy Veneziano, Anne Salazar Orvig, Josie Bernicot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candea M., Mir-Samii R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition du langage et interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.201-222, 2010</w:t>
+              <w:t xml:space="preserve">La rectification à l'oral et à l'écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.221-234, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00531693v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JE comme AUTRE Mise en mots de l'altérité et de l'identité dans le langage de l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcrire et analyser les corpus d'interactions adulte‐enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LLionel Dufaye &amp; Lucie Gournay. </w:t>
+              <w:t xml:space="preserve">Edy Veneziano, Anne Salazar Orvig, Josie Bernicot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'altérité dans les théories de l'énonciation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ophrys, pp.115-135, 2010</w:t>
+              <w:t xml:space="preserve">Acquisition du langage et interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.201-222, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00528943v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naissance d'une catégorie : étude contrastive de l'émergence des prépositions chez l'enfant en anglais et en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JE comme AUTRE Mise en mots de l'altérité et de l'identité dans le langage de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques François, Éric Gilbert, Claude Guimier et Maxi Krause. </w:t>
+              <w:t xml:space="preserve">LLionel Dufaye &amp; Lucie Gournay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la Préposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.309-320, 2009, Bibliothèque de Syntaxe et Sémantique</w:t>
+              <w:t xml:space="preserve">L'altérité dans les théories de l'énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.115-135, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00531097v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointing gestures, vocalizations and gaze: two case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+                <w:t xml:space="preserve">La naissance d'une catégorie : étude contrastive de l'émergence des prépositions chez l'enfant en anglais et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jordan Zlatev, Marlene Johansson Falck, Carita Lundmark and Mats Andrén. </w:t>
+              <w:t xml:space="preserve">Jacques François, Éric Gilbert, Claude Guimier et Maxi Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Language and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.261-275, 2009</w:t>
+              <w:t xml:space="preserve">Autour de la Préposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.309-320, 2009, Bibliothèque de Syntaxe et Sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376184v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i m'énève paque i m'énève&amp;quot; Spécificité de l'explication verbale chez l'enfant entre 2 et 3 ans : une articulation modale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointing gestures, vocalizations and gaze: two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Hudelot, A. Salazar Orvig, E. Veneziano. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordan Zlatev, Marlene Johansson Falck, Carita Lundmark and Mats Andrén. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'explication : enjeux cognitifs et communicationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peters, pp.125-141, 2009</w:t>
+              <w:t xml:space="preserve">Studies in Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.261-275, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382071v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can child language tell us about prepositions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordan Zlatev, Marlene Johansson Falck, Carita Lundmark and Mats Andrén. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.261-275, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul, un enfant du petit groupe ou les cas difficiles existent-ils ?</w:t>
+                <w:t xml:space="preserve">i m'énève paque i m'énève&amp;quot; Spécificité de l'explication verbale chez l'enfant entre 2 et 3 ans : une articulation modale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Garboua, Maya;Marty-Lavauzelle, Hélène;Touati, Bernard;. </w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Hudelot, A. Salazar Orvig, E. Veneziano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cas difficiles, quels traitements inventer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions in Press, Pagination non précisée, 2006</w:t>
+              <w:t xml:space="preserve">L'explication : enjeux cognitifs et communicationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peters, pp.125-141, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00356007v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leroy M., Morgenstern A., (2005) Reduplication before two years old. Hurch, Bernhard (ed.) Studies on Reduplication. Berlin: Mouton de Gruyter. pp.478-494.</w:t>
+                <w:t xml:space="preserve">Paul, un enfant du petit groupe ou les cas difficiles existent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bernhard Hurch. </w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Picchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garboua, Maya;Marty-Lavauzelle, Hélène;Touati, Bernard;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies on Reduplication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mouton de Gruyter, pp.478-494, 2005</w:t>
+              <w:t xml:space="preserve">Cas difficiles, quels traitements inventer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions in Press, Pagination non précisée, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117355v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00356007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprenti-sujet</w:t>
+                <w:t xml:space="preserve">Leroy M., Morgenstern A., (2005) Reduplication before two years old. Hurch, Bernhard (ed.) Studies on Reduplication. Berlin: Mouton de Gruyter. pp.478-494.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Merle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernhard Hurch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ophrys, pp.307-318, 2003, Bibliothèque de Faits de Langues</w:t>
+              <w:t xml:space="preserve">Studies on Reduplication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouton de Gruyter, pp.478-494, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117982v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage de l'enfant est-il linguistiquement correct ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delmas, Claude;Roux, Louis;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correct, incorrect en linguistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.111- 128, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types de productions verbales et modes de relation d'une petite fille dysphasique au sein d'un groupe-langage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprenti-sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Merle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages de la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ophrys, pp.119-135, 2002</w:t>
+              <w:t xml:space="preserve">Le sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.307-318, 2003, Bibliothèque de Faits de Langues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118260v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de clarification de la référence dans le dialogue adulte-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Types de productions verbales et modes de relation d'une petite fille dysphasique au sein d'un groupe-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Sekali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence – 2- Statut et processus.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-333, 1999</w:t>
+              <w:t xml:space="preserve">Usages de la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.119-135, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117986v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de clarification de la référence dans le dialogue adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sekali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La référence – 2- Statut et processus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-333, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of the first person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28659,51 +28754,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children's language - volume 9.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erlbaum, pp.105-116, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00117992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28713,284 +28808,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et développement du langage chez l’enfant à travers le cheminement scientifique d’Elinor Ochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oralité et jeux d'enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144w0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05195424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Michel Ocelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.251-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal approach to aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29058,51 +29153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C0D91ED"/>
+    <w:nsid w:val="3D26F3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29289,51 +29384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliyah-morgenstern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8440-2186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028583507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059431375" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251328466" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beirnaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.105954" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r6zx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Aronsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2020.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Jacqueline Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Del-re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/2079-312X.20190026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02073466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.01gui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cienki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2016-0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.14.2.03ben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.06.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSNWNC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723712454953" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495627v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269511000603" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926951100055X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732369v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-01-900000008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.1.1.08cou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-033-01-900000019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.10.2-3.04mor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4515" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danon-Boileau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Picchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117228v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210251v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Pontonx Sophie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03282811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iriskhanova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342774v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Becker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342913v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cavalcante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vieria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342972v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Becker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424048v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427801v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427738v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424053v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Irishkhanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424059v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424074v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424076v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424066v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424067v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424069v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Nancy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607119v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394977v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355457v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08170" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970586v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355464v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427821v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427763v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167228v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167229v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118246v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563714v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637785v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.348.08mor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190059v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348586v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Kinesic-Intelligence-in-the-Humanities/Bolens/p/book/9781032289212?_gl=1*drztce*_ga*NzExNjQ1NDQ0LjE3MDA2MDY3MjU.*_ga_0HYE8YG0M6*MTcwMjc0Nzc4NS4yLjEuMTcwMjc0NzgwNi4wLjAuMA." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299141" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563716v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526-015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895410v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807897v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895427v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891758v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905492v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Robert-Murail" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895433v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03328866v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.02mor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340106v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340080v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340060v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340097v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699453v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035573v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses de la Sorbonne Nouvelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821723v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.10605" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287569v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.57025-1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287574v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287572v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287571v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287576v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288353v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// www.benjamins.com" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350613v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287570v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350601v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quimello" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350597v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/autour-du-verbe-anglais-construction-lexique-evidentialite" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350599v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/depraz-n-ed-premiere-deuxieme-troisieme-personne.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350595v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tilar.12/main" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.12mor" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350596v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350598v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186076?format=G" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844206v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773193v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844207v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773197v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773196v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628335v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531693v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528943v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531097v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382071v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376186v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356007v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maupas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117355v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117982v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425275v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118260v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117986v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117992v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05195424v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ochs" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144w0" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222298v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424071v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliyah-morgenstern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8440-2186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028583507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059431375" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251328466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beirnaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.105954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r6zx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Aronsson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2020.12.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Jacqueline Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Del-re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/2079-312X.20190026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02073466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.01gui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cienki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2016-0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.14.2.03ben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723712454953" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.06.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSNWNC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495627v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269511000603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926951100055X" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.10.2-3.04mor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732369v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-01-900000008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-033-01-900000019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.1.1.08cou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4515" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danon-Boileau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Picchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210251v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Pontonx Sophie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210288v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03282811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iriskhanova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342774v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Becker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cavalcante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vieria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342972v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Becker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424048v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Irishkhanova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427801v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424050v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424055v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424059v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424074v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424063v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424069v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Nancy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424076v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424066v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424067v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676258v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607119v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495648v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394977v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355457v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08170" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355464v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970586v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427821v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427763v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167228v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167229v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117315v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563714v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637785v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.348.08mor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190059v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586749v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108638869.015" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348586v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Kinesic-Intelligence-in-the-Humanities/Bolens/p/book/9781032289212?_gl=1*drztce*_ga*NzExNjQ1NDQ0LjE3MDA2MDY3MjU.*_ga_0HYE8YG0M6*MTcwMjc0Nzc4NS4yLjEuMTcwMjc0NzgwNi4wLjAuMA." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299141" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891758v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563715v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563716v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110567526-015" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807897v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895410v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895433v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03328866v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.02mor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905492v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Robert-Murail" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340106v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340080v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340070v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821723v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.10605" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035573v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses de la Sorbonne Nouvelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287570v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.57025-1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287569v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287574v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287572v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287571v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287576v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288353v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// www.benjamins.com" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287573v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350613v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350601v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quimello" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editoracontexto.com.br" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350597v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/autour-du-verbe-anglais-construction-lexique-evidentialite" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350599v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/depraz-n-ed-premiere-deuxieme-troisieme-personne.html" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350595v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tilar.12/main" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.12mor" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350596v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350598v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/186076?format=G" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773193v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844207v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773197v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773196v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844209v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628335v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531693v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528943v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531097v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376184v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376186v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382071v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356007v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maupas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117355v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425275v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117982v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118260v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117986v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117992v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05195424v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ochs" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144w0" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222298v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424071v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>