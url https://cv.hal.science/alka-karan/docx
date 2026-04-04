--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on curvature effects and preferential diffusion for perturbed laminar premixed ammonia-air flames</w:t>
+                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
@@ -296,106 +296,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (1), pp.118-127. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.1743-1752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18573/jae.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158862v1</w:t>
+                <w:t xml:space="preserve">hal-03767988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
+                <w:t xml:space="preserve">Experimental study on curvature effects and preferential diffusion for perturbed laminar premixed ammonia-air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
@@ -413,82 +413,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.1743-1752. </w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.118-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18573/jae.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767988v1</w:t>
+                <w:t xml:space="preserve">hal-04158862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical validation of oxy-ammonia combustion at elevated temperatures and pressures</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Karan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khan-Ghauri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petersen Eric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04163453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Petersen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03777739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04105590v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Karan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khan-Ghauri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petersen Eric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.16" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04163453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Petersen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03777739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04105590v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>