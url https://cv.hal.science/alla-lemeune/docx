--- v1 (2026-03-25)
+++ v2 (2026-04-16)
@@ -100,157 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular assembly of phosphonate-substituted porphyrins in Langmuir layers and Langmuir–Schäfer films: structural studies and selective sensing of pyridine vapors</w:t>
+                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Volostnykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.4791-4806. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4tc04449e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974997v1</w:t>
+                <w:t xml:space="preserve">hal-04975001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium Imidazo[4,5,-b]porphyrins as Photocatalysts for Oxidation of Sulfides</w:t>
               </w:r>
@@ -275,233 +279,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azhar Kechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (4), pp.864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules30040864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Volostnykh</w:t>
+                <w:t xml:space="preserve">Supramolecular assembly of phosphonate-substituted porphyrins in Langmuir layers and Langmuir–Schäfer films: structural studies and selective sensing of pyridine vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
+                <w:t xml:space="preserve">Vladimir Arslanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.4791-4806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4tc04449e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975001v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonate-substituted porphyrins as efficient, cost-effective and reusable photocatalysts</w:t>
               </w:r>
@@ -634,51 +634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optical Sensing of Volatile Organic Compounds Using Porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta V Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (12), pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,51 +859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoxaline-based azamacrocycles: synthesis, AIE behavior and acidochromism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Self-Assembly of β-Octa[(4-Diethoxyphosphoryl)phenyl]porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Shukaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,77 +1248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Responsive and Reusable Optical Sensors Based on 2,3-Diaminoquinoxalines for Acidity Measurements in Low-pH Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bol’shakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.2978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1463,295 +1463,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging specific selectivity towards mercury(II) cations in water through supramolecular assembly at interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruthenium(II) complexes with phosphonate-substituted phenanthroline ligands: synthesis, characterization and use in organic photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander V. Shokurov</w:t>
+                <w:t xml:space="preserve">Gleb V. Morozkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Menon</w:t>
+                <w:t xml:space="preserve">Anton S Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Michalak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">Mikhail A. Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei E Nefedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly A. Roznyatovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110581⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13612-13630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT01364A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759443v1</w:t>
+                <w:t xml:space="preserve">hal-03759567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium(II) complexes with phosphonate-substituted phenanthroline ligands: synthesis, characterization and use in organic photocatalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton S Abel</w:t>
+                <w:t xml:space="preserve">Emerging specific selectivity towards mercury(II) cations in water through supramolecular assembly at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta V Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail A. Filatov</w:t>
+                <w:t xml:space="preserve">Alexander V. Shokurov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei E Nefedov</w:t>
+                <w:t xml:space="preserve">Carlo Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly A. Roznyatovsky</w:t>
+                <w:t xml:space="preserve">Julien Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.13612-13630. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2DT01364A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759567v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminoquinoxaline-Based Dual Colorimetric and Fluorescent Sensors for pH Measurement in Aqueous Media</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta V Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey V Cheprakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Engineering of Ruthenium(II) Complexes with (3-Polyamino)phenanthroline for Developing Reusable Optical Sensors for Cu(II) ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey V. Cheprakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium(II) Complexes with (3-Polyamino)phenanthrolines: Synthesis and Application in Sensing of Cu(II) Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei D Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А S Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А D Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russian Journal of Organic Chemistry / Zhurnal Organicheskoi Khimii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (9), pp.1398-1404. </w:t>
@@ -2390,51 +2390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Charge Accumulation and Oxygen Reduction Catalysis in Nanostructured TiO2 Electrodes Functionalized with a Molecular Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yee‐seul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent achievements in copper catalysis for C-N bonds formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei D Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga K Grigorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin film sensors based on porphyrin-5-ylphosphonate diesters for selective and sensitive dual-channel optical detection of mercury(II) ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta V Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,563 +2907,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,10-Phenanthroline carboxylic acids for preparation of functionalized metal-organic frameworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">6-Polyamino-substituted quinolines: synthesis and multiple metal (Cu(II) , Hg(II) and Zn(II)) monitoring in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei D. Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V. Cheprakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly A. Roznyatovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Yu. Mitrofanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilia S. Ziankou</w:t>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201900569⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (17), pp.4243-4260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9OB00259F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767557v1</w:t>
+                <w:t xml:space="preserve">hal-02379802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of emissive properties of Ru (II) complexes with amino-1,10-phenanthrolines by varying the position of the amino group in the heterocycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya S Zenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Cheprakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (5), pp.498-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201900206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum( II ) and palladium( II ) complexes with electron-deficient meso -diethoxyphosphorylporphyrins: synthesis, structure and tuning of photophysical properties by varying peripheral substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Volostnykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Borisov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikhail Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (24), pp.8882-8898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9dt01577a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Polyamino-substituted quinolines: synthesis and multiple metal (Cu(II) , Hg(II) and Zn(II)) monitoring in aqueous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,10-Phenanthroline carboxylic acids for preparation of functionalized metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vitaly A. Roznyatovsky</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yu. Mitrofanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Yakushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Ilia S. Ziankou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (17), pp.4243-4260. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9OB00259F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201900569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379802v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination self-assembly through weak interactions in meso-dialkoxyphosphoryl-substituted zinc porphyrinates</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Nefedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill P Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia y Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,103 +3717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of (trans-A2)BC-Type Porphyrins with Acceptor Diethoxyphosphoryl and Various Donor Groups and their Assembling in the Solid State and at Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Nefedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Arslanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.3146-3162. </w:t>
@@ -3998,51 +3998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Assembly of Planar Systems from Modular Molecules with a Given Hydrophilic–Lipophilic Balance: Film Sensors with an Anthraquinone Signal Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (24), pp.12216-12235. </w:t>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4530,51 +4530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General and Scalable Approach to A 2 B- and A 2 BC-Type Porphyrin Phosphonate Diesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Abdulaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,90 +4676,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditopic Macrocyclic Receptors with a 4,7-Diamino-1,10-phenanthroline Fragment for Multimodal Detection of Toxic Metal Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yu. Mitrofanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Yu. Mitrofanov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (1), pp.35 - 39. </w:t>
@@ -4803,325 +4803,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper( ii ) complexes with phosphorylated 1,10-phenanthrolines: from molecules to infinite supramolecular arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+                <w:t xml:space="preserve">On the synthesis of functionalized porphyrins and porphyrin conjugates via β-aminoporphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna A. Abdulaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill P. Birin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guilard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.5896 - 5905. </w:t>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5758 - 5774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03572d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03247d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428009v1</w:t>
+                <w:t xml:space="preserve">hal-01427448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis of functionalized porphyrins and porphyrin conjugates via β-aminoporphyrins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Michalak</w:t>
+                <w:t xml:space="preserve">Copper( ii ) complexes with phosphorylated 1,10-phenanthrolines: from molecules to infinite supramolecular arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yu. Mitrofanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Stern</w:t>
+                <w:t xml:space="preserve">Roger Guilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.5758 - 5774. </w:t>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5896 - 5905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03247d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03572d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427448v1</w:t>
+                <w:t xml:space="preserve">hal-01428009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metal-responsive interdigitated bilayer for selective quantification of mercury( ii ) traces by surface plasmon resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Raitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5205,372 +5205,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Synthesis and the Solution Behavior of meso -Aryloxy- and Alkoxy-Substituted Porphyrins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirill P. Birin</w:t>
+                <w:t xml:space="preserve">Electrochemical and Spectroelectrochemical Studies of Diphosphorylated Metalloporphyrins. Generation of a Phlorin Anion Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machima Manowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500628⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.3501-3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407551v1</w:t>
+                <w:t xml:space="preserve">hal-02407489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Spectroelectrochemical Studies of Diphosphorylated Metalloporphyrins. Generation of a Phlorin Anion Product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+                <w:t xml:space="preserve">Insights into the Synthesis and the Solution Behavior of meso -Aryloxy- and Alkoxy-Substituted Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill P. Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guilard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (25), pp.5610-5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00067⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407489v1</w:t>
+                <w:t xml:space="preserve">hal-02407551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of sensory systems based on amphiphilic anthraquinones molecular receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Arslanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5647,77 +5647,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Makukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Goulioukina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (02), pp.279-288. </w:t>
@@ -5749,510 +5749,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sensory Langmuir monolayers consisting of macrocyclic pentaaminoanthraquinone</w:t>
+                <w:t xml:space="preserve">Structural and Electrochemical Studies of Copper(I) Complexes with Diethoxyphosphoryl-1,10-phenanthrolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ranyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+                <w:t xml:space="preserve">A Uglov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bovigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">A Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Bessmertnykh Lemeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3NJ01121F⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (21), pp.3370-3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407595v1</w:t>
+                <w:t xml:space="preserve">hal-02407574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Electrochemical Studies of Copper(I) Complexes with Diethoxyphosphoryl-1,10-phenanthrolines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Stern</w:t>
+                <w:t xml:space="preserve">Synthesis of Macrobicycles Comprising 2,7-Diaminonaphthalene Moiety via Palladium-Catalyzed Amination Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina P. Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Bessmertnykh Lemeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
+                <w:t xml:space="preserve">Alexei N. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgii A. Zubrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel S. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei D. Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402161⟩</w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (2), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3987/COM-13-S(S)87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02407574v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Macrobicycles Comprising 2,7-Diaminonaphthalene Moiety via Palladium-Catalyzed Amination Reaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sensory Langmuir monolayers consisting of macrocyclic pentaaminoanthraquinone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgii A. Zubrienko</w:t>
+                <w:t xml:space="preserve">Elena Ranyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel S. Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexei D. Averin</w:t>
+                <w:t xml:space="preserve">Laura Bovigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (2), pp.1213. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.317-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3987/COM-13-S(S)87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ01121F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407801v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the crystal packing of phosphorylporphyrins based on the topology of their intermolecular interaction energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machima Manowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6437,90 +6437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of porphyrin-bis(polyazamacrocycle) triads via Suzuki coupling reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiril Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Muniappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ranyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6565,161 +6565,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and spectroelectrochemical studies of β-phosphorylated Zn porphyrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yulia y Enakieva</w:t>
+                <w:t xml:space="preserve">Colorimetric Hg 2+ Sensing in Water: From Molecules toward Low-Cost Solid Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Arslanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslan Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (10), pp.1035-1045. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.662-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424613500958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol303499v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407589v1</w:t>
+                <w:t xml:space="preserve">hal-02407584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Formation of a Stable 2D Copper Porphyrin Network</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (2), pp.999-1008. </w:t>
@@ -6833,161 +6833,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric Hg 2+ Sensing in Water: From Molecules toward Low-Cost Solid Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aslan Tsivadze</w:t>
+                <w:t xml:space="preserve">Electrochemical and spectroelectrochemical studies of β-phosphorylated Zn porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kadish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia y Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (3), pp.662-665. </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (10), pp.1035-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol303499v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424613500958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407584v1</w:t>
+                <w:t xml:space="preserve">hal-02407589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Amination in the Synthesis of Macrocycles Comprising Two Naphthalene And Two Polyamine Moieties</w:t>
               </w:r>
@@ -7012,64 +7012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Buryak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroheterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.33-39. </w:t>
@@ -7133,77 +7133,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill P. Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroheterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (4-5), pp.338-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7250,51 +7250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and spectroscopic studies of poly(diethoxyphosphoryl)porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kadish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,64 +7409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill P. Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina P. Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7511,351 +7511,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaminoanthraquinone-linked polyazamacrocycles: efficient and simple colorimetric sensor for lead ion in aqueous solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of meso-polyphosphorylporphyrins and example of self-assembling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Morkos Douaihy</w:t>
+                <w:t xml:space="preserve">Yulia Y. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexei Averin</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (4), pp.987-990. </w:t>
+              <w:t xml:space="preserve">, 2009, 11 (17), pp.3842-3845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol802926m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol901421e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458353v1</w:t>
+                <w:t xml:space="preserve">hal-00440264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of meso-polyphosphorylporphyrins and example of self-assembling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diaminoanthraquinone-linked polyazamacrocycles: efficient and simple colorimetric sensor for lead ion in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ranyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Y. Enakieva</w:t>
+                <w:t xml:space="preserve">Christiane Morkos Douaihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (17), pp.3842-3845. </w:t>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.987-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol901421e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol802926m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440264v1</w:t>
+                <w:t xml:space="preserve">hal-00458353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct synthesis of amino-substituted aromatic phosphonates via palladium-catalyzed coupling of aromatic mono- and dibromides with diethyl phosphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Morkos Douaihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (7), pp.738-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7902,77 +7902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient palladium-catalyzed synthesis of aminopyridyl phosphonates from bromopyridines and diethyl phosphite synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Morkos Douaihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Muniappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1575-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8032,64 +8032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (30), pp.4987-4989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8161,64 +8161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (30), pp.4983-4986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Mono-, Di-, and Trisilyl-Substituted Alkenes via the Hydrosilylation of Methylenecyclopropanes Catalyzed by Rh(I) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8442,51 +8442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonate-substituted N-donor Ligands for Efficient and Sustainable Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb Morozkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8595,51 +8595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru Complexes with Phosphonate-Substituted 1,10-Phenanthrolines: Synthesis and Use in Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Nano- and Bio-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,51 +8664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel Approaches for Elaboration of Porous Titania-Supported Transition Metal Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference  Sol-gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Synthetic Approach to Polyamine Chemosensors for Detection of Toxic Heavy Metal Ions In Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Organic Chemistry 2021 (Virtual Mini Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8802,51 +8802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr-based MOFs with 1,10-Phenanthroline Linkers for Detection and Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8871,51 +8871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporous Molecular Materials for Catalysis: from Efficient to Reused and Multi-Process Catalysts Using Titania Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8972,90 +8972,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSITION-METAL-CATALYZED FUNCTIONALIZATION OF 1,10-PHENANTHROLINES AND THEIR COMPLEXES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei D Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina P Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orazio A. Attanasi; Bartolo Gabriele; Bartolo Gabriele; Domenico Spinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taggets in Heterocyclic Systems: Chemistry and Properties 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Italian Chemical Society, pp.419-444, 2021, 978-88-94952-27-8. </w:t>
@@ -9262,51 +9262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arslanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04449e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Abdulaeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Filatov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznar Kechiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00418C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V Ermakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12120253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Roznyatovsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02936k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V. Ermakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra I. Zvyagina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa D. Kharlamova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. Abel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shukaev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kadish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nefedov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bol&#8217;shakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Birin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Shokurov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Menon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michalak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb V. Morozkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Abel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Filatov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei E Nefedov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A. Roznyatovsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01364A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Cheprakov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Yakushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D. Averin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P. Beletskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Cheprakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214331" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03764E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D Averin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P Beletskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S Ziankou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040; Yakushev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; S Abel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; D Averin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070428021090025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;seul Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kriegel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B Limoges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Fradi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Noureddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Grigorova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadij V Latyshev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Kotovshchikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2020-0301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena O Koroleva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Shokurov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Arslanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108967" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Mitrofanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S. Ziankou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900569" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya S Zenkov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Borisov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Konovalov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01577a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00259F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Nefedov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P Birin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia y Enakieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Sinelshchikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00706G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A Kirakosyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu Enakieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna A. Abdulaeva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P. Birin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01992D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermakova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ermakova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205118010057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu. Enakieva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Volostnykh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A. Kirakosyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia G. Gorbunova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b03160" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00217" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600857" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BHCTFB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7RZGQZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guilard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03572d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03247d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Raitman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shokurov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalinina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Selector" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02523k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500628" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBJQD4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machima Manowong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.05.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Makukhin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Goulioukina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranyuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bovigny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01121F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uglov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Averin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh Lemeune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402161" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38J009Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N. Uglov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii A. Zubrienko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S. Anton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-13-S(S)87" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407547v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01623H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zubatyuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Tsivadze" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shishkin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uvarova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501157e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Birin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Muniappan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424614500084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500958" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302257g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol303499v" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Uglov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Buryak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc121215a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc2012.121101b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.01.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQT8S3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-S(S)68" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458353v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morkos Douaihy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Lemeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol802926m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440264v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Y. Enakieva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901421e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2009.738" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072570" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Beletskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00832-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B916447A8CCB2D20A23797C9BED919EB27DB707B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00831-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55CC8B595B4358ED68E08B455FFC99AE58B064E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407781v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blinov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Grishin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donskaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tveritinova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo961536z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTDWT385-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739734v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739685v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739730v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2021.24.419" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Abdulaeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Filatov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arslanov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04449e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznar Kechiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00418C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V Ermakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12120253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Roznyatovsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02936k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V. Ermakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra I. Zvyagina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa D. Kharlamova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. Abel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shukaev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kadish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nefedov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bol&#8217;shakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Birin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb V. Morozkov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Abel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Filatov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei E Nefedov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A. Roznyatovsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01364A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Shokurov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Menon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michalak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110581" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Cheprakov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Yakushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D. Averin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P. Beletskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Cheprakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214331" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03764E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D Averin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P Beletskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S Ziankou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040; Yakushev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; S Abel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; D Averin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070428021090025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;seul Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kriegel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B Limoges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Fradi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Noureddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Grigorova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadij V Latyshev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Kotovshchikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2020-0301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena O Koroleva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Shokurov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Arslanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108967" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00259F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya S Zenkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Borisov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Konovalov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01577a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Mitrofanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S. Ziankou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900569" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Nefedov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P Birin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia y Enakieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Sinelshchikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00706G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A Kirakosyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu Enakieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna A. Abdulaeva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P. Birin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01992D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermakova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ermakova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205118010057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu. Enakieva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Volostnykh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A. Kirakosyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia G. Gorbunova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b03160" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00217" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600857" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BHCTFB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7RZGQZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03247d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guilard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03572d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Raitman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shokurov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalinina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Selector" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02523k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machima Manowong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500628" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBJQD4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.05.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Makukhin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Goulioukina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uglov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Averin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh Lemeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402161" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38J009Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N. Uglov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii A. Zubrienko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S. Anton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-13-S(S)87" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranyuk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bovigny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01121F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407547v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01623H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zubatyuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Tsivadze" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shishkin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uvarova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501157e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Birin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Muniappan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424614500084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407584v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol303499v" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302257g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500958" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Uglov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Buryak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc121215a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc2012.121101b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.01.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQT8S3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-S(S)68" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Y. Enakieva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Lemeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901421e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458353v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morkos Douaihy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol802926m" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2009.738" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072570" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Beletskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00832-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B916447A8CCB2D20A23797C9BED919EB27DB707B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00831-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55CC8B595B4358ED68E08B455FFC99AE58B064E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407781v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blinov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Grishin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donskaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tveritinova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo961536z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTDWT385-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739734v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739685v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739730v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2021.24.419" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>