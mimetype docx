--- v2 (2026-04-16)
+++ v3 (2026-05-08)
@@ -100,408 +100,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
+                <w:t xml:space="preserve">Supramolecular assembly of phosphonate-substituted porphyrins in Langmuir layers and Langmuir–Schäfer films: structural studies and selective sensing of pyridine vapors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Volostnykh</w:t>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
+                <w:t xml:space="preserve">Vladimir Arslanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.4791-4806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4tc04449e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975001v1</w:t>
+                <w:t xml:space="preserve">hal-04974997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium Imidazo[4,5,-b]porphyrins as Photocatalysts for Oxidation of Sulfides</w:t>
+                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Abdulaeva</w:t>
+                <w:t xml:space="preserve">Marina Volostnykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Filatov</w:t>
+                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azhar Kechiche</w:t>
+                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (4), pp.864. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30040864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975006v1</w:t>
+                <w:t xml:space="preserve">hal-04975001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular assembly of phosphonate-substituted porphyrins in Langmuir layers and Langmuir–Schäfer films: structural studies and selective sensing of pyridine vapors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indium Imidazo[4,5,-b]porphyrins as Photocatalysts for Oxidation of Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Arslanov</w:t>
+                <w:t xml:space="preserve">Inna Abdulaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Mikhail Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Azhar Kechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.4791-4806. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), pp.864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4tc04449e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30040864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974997v1</w:t>
+                <w:t xml:space="preserve">hal-04975006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonate-substituted porphyrins as efficient, cost-effective and reusable photocatalysts</w:t>
               </w:r>
@@ -634,51 +634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optical Sensing of Volatile Organic Compounds Using Porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta V Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (12), pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,51 +859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoxaline-based azamacrocycles: synthesis, AIE behavior and acidochromism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Self-Assembly of β-Octa[(4-Diethoxyphosphoryl)phenyl]porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Shukaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,77 +1248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Responsive and Reusable Optical Sensors Based on 2,3-Diaminoquinoxalines for Acidity Measurements in Low-pH Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bol’shakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.2978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1352,90 +1352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Materials Based on Imidazo[4,5-b]porphyrins for Catalytic Oxidation of Sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Abdulaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyes and Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta V Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey V Cheprakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А S Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А D Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russian Journal of Organic Chemistry / Zhurnal Organicheskoi Khimii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (9), pp.1398-1404. </w:t>
@@ -2390,51 +2390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Charge Accumulation and Oxygen Reduction Catalysis in Nanostructured TiO2 Electrodes Functionalized with a Molecular Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yee‐seul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,51 +2511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization and Catalytic Studies of Chromium(III) Porphyrin Complex with axial cyanate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azhar Kechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taissir Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin film sensors based on porphyrin-5-ylphosphonate diesters for selective and sensitive dual-channel optical detection of mercury(II) ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta V Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,103 +3181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum( II ) and palladium( II ) complexes with electron-deficient meso -diethoxyphosphorylporphyrins: synthesis, structure and tuning of photophysical properties by varying peripheral substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Volostnykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (24), pp.8882-8898. </w:t>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,10-Phenanthroline carboxylic acids for preparation of functionalized metal-organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton S. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,103 +3717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of (trans-A2)BC-Type Porphyrins with Acceptor Diethoxyphosphoryl and Various Donor Groups and their Assembling in the Solid State and at Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Nefedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Arslanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.3146-3162. </w:t>
@@ -4543,51 +4543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Abdulaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina V. Volostnykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,325 +4803,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis of functionalized porphyrins and porphyrin conjugates via β-aminoporphyrins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Michalak</w:t>
+                <w:t xml:space="preserve">Copper( ii ) complexes with phosphorylated 1,10-phenanthrolines: from molecules to infinite supramolecular arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yu. Mitrofanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Stern</w:t>
+                <w:t xml:space="preserve">Roger Guilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.5758 - 5774. </w:t>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5896 - 5905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03247d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03572d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427448v1</w:t>
+                <w:t xml:space="preserve">hal-01428009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper( ii ) complexes with phosphorylated 1,10-phenanthrolines: from molecules to infinite supramolecular arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+                <w:t xml:space="preserve">On the synthesis of functionalized porphyrins and porphyrin conjugates via β-aminoporphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna A. Abdulaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill P. Birin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guilard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.5896 - 5905. </w:t>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5758 - 5774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03572d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03247d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428009v1</w:t>
+                <w:t xml:space="preserve">hal-01427448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metal-responsive interdigitated bilayer for selective quantification of mercury( ii ) traces by surface plasmon resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Raitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,51 +5397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (25), pp.5610-5619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5487,64 +5487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of sensory systems based on amphiphilic anthraquinones molecular receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Arslanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,51 +5673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (02), pp.279-288. </w:t>
@@ -5749,441 +5749,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Electrochemical Studies of Copper(I) Complexes with Diethoxyphosphoryl-1,10-phenanthrolines</w:t>
+                <w:t xml:space="preserve">Towards sensory Langmuir monolayers consisting of macrocyclic pentaaminoanthraquinone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uglov</w:t>
+                <w:t xml:space="preserve">Elena Ranyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Averin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
+                <w:t xml:space="preserve">Laura Bovigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402161⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.317-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ01121F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407574v1</w:t>
+                <w:t xml:space="preserve">hal-02407595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Macrobicycles Comprising 2,7-Diaminonaphthalene Moiety via Palladium-Catalyzed Amination Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina P. Beletskaya</w:t>
+                <w:t xml:space="preserve">Structural and Electrochemical Studies of Copper(I) Complexes with Diethoxyphosphoryl-1,10-phenanthrolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei N. Uglov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexei D. Averin</w:t>
+                <w:t xml:space="preserve">Alla Bessmertnykh Lemeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3987/COM-13-S(S)87⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (21), pp.3370-3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407801v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sensory Langmuir monolayers consisting of macrocyclic pentaaminoanthraquinone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Macrobicycles Comprising 2,7-Diaminonaphthalene Moiety via Palladium-Catalyzed Amination Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina P. Beletskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei N. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ranyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+                <w:t xml:space="preserve">Georgii A. Zubrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bovigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">Abel S. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei D. Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (1), pp.317-329. </w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (2), pp.1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3NJ01121F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3987/COM-13-S(S)87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407595v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the crystal packing of phosphorylporphyrins based on the topology of their intermolecular interaction energies</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiril Birin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Muniappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ranyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6565,429 +6565,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric Hg 2+ Sensing in Water: From Molecules toward Low-Cost Solid Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aslan Tsivadze</w:t>
+                <w:t xml:space="preserve">Electrochemical and spectroelectrochemical studies of β-phosphorylated Zn porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kadish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia y Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (3), pp.662-665. </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (10), pp.1035-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol303499v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424613500958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407584v1</w:t>
+                <w:t xml:space="preserve">hal-02407589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Formation of a Stable 2D Copper Porphyrin Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
+                <w:t xml:space="preserve">Colorimetric Hg 2+ Sensing in Water: From Molecules toward Low-Cost Solid Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Arslanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslan Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.999-1008. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.662-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic302257g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol303499v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407603v1</w:t>
+                <w:t xml:space="preserve">hal-02407584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and spectroelectrochemical studies of β-phosphorylated Zn porphyrins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ping Chen</w:t>
+                <w:t xml:space="preserve">Unusual Formation of a Stable 2D Copper Porphyrin Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Sinelshchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E Nefedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Yu. Enakieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia G. Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yulia y Enakieva</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (10), pp.1035-1045. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.999-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424613500958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic302257g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407589v1</w:t>
+                <w:t xml:space="preserve">hal-02407603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Amination in the Synthesis of Macrocycles Comprising Two Naphthalene And Two Polyamine Moieties</w:t>
               </w:r>
@@ -7025,51 +7025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Buryak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroheterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.33-39. </w:t>
@@ -7159,51 +7159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Yu. Tsivadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroheterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (4-5), pp.338-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7651,51 +7651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaminoanthraquinone-linked polyazamacrocycles: efficient and simple colorimetric sensor for lead ion in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ranyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Morkos Douaihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7811,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Morkos Douaihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (7), pp.738-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7928,51 +7928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Morkos Douaihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Muniappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1575-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8032,64 +8032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (30), pp.4987-4989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8161,64 +8161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (30), pp.4983-4986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Mono-, Di-, and Trisilyl-Substituted Alkenes via the Hydrosilylation of Methylenecyclopropanes Catalyzed by Rh(I) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8442,77 +8442,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonate-substituted N-donor Ligands for Efficient and Sustainable Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb Morozkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azhar Kechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8595,51 +8595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru Complexes with Phosphonate-Substituted 1,10-Phenanthrolines: Synthesis and Use in Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Nano- and Bio-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,51 +8664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel Approaches for Elaboration of Porous Titania-Supported Transition Metal Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference  Sol-gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Synthetic Approach to Polyamine Chemosensors for Detection of Toxic Heavy Metal Ions In Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Organic Chemistry 2021 (Virtual Mini Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8802,51 +8802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr-based MOFs with 1,10-Phenanthroline Linkers for Detection and Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8871,51 +8871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporous Molecular Materials for Catalysis: from Efficient to Reused and Multi-Process Catalysts Using Titania Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9011,51 +9011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei D Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina P Beletskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orazio A. Attanasi; Bartolo Gabriele; Bartolo Gabriele; Domenico Spinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taggets in Heterocyclic Systems: Chemistry and Properties 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Italian Chemical Society, pp.419-444, 2021, 978-88-94952-27-8. </w:t>
@@ -9262,51 +9262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Abdulaeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Filatov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arslanov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04449e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznar Kechiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00418C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V Ermakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12120253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Roznyatovsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02936k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V. Ermakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra I. Zvyagina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa D. Kharlamova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. Abel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shukaev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kadish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nefedov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bol&#8217;shakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Birin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb V. Morozkov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Abel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Filatov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei E Nefedov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A. Roznyatovsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01364A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Shokurov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Menon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michalak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110581" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Cheprakov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Yakushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D. Averin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P. Beletskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Cheprakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214331" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03764E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D Averin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P Beletskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S Ziankou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040; Yakushev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; S Abel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; D Averin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070428021090025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;seul Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kriegel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B Limoges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Fradi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Noureddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Grigorova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadij V Latyshev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Kotovshchikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2020-0301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena O Koroleva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Shokurov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Arslanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108967" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00259F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya S Zenkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Borisov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Konovalov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01577a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Mitrofanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S. Ziankou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900569" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Nefedov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P Birin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia y Enakieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Sinelshchikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00706G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A Kirakosyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu Enakieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna A. Abdulaeva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P. Birin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01992D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermakova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ermakova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205118010057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu. Enakieva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Volostnykh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A. Kirakosyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia G. Gorbunova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b03160" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00217" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600857" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BHCTFB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7RZGQZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03247d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guilard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03572d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Raitman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shokurov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalinina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Selector" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02523k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machima Manowong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500628" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBJQD4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.05.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Makukhin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Goulioukina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uglov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Averin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh Lemeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402161" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38J009Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N. Uglov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii A. Zubrienko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S. Anton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-13-S(S)87" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranyuk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bovigny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01121F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407547v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01623H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zubatyuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Tsivadze" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shishkin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uvarova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501157e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Birin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Muniappan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424614500084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407584v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol303499v" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302257g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500958" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Uglov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Buryak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc121215a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc2012.121101b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.01.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQT8S3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-S(S)68" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Y. Enakieva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Lemeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901421e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458353v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morkos Douaihy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol802926m" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2009.738" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072570" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Beletskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00832-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B916447A8CCB2D20A23797C9BED919EB27DB707B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00831-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55CC8B595B4358ED68E08B455FFC99AE58B064E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407781v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blinov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Grishin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donskaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tveritinova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo961536z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTDWT385-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739734v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739685v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739730v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2021.24.419" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arslanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04449e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Abdulaeva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Filatov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznar Kechiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00418C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V Ermakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12120253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Roznyatovsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02936k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta V. Ermakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra I. Zvyagina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa D. Kharlamova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. Abel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shukaev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kadish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nefedov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bol&#8217;shakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Birin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb V. Morozkov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Abel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Filatov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei E Nefedov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A. Roznyatovsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01364A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Shokurov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Menon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michalak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110581" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Cheprakov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Yakushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D. Averin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P. Beletskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Cheprakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214331" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03764E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei D Averin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina P Beletskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S Ziankou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040; Yakushev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; S Abel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; D Averin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070428021090025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;seul Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kriegel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B Limoges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Fradi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Noureddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Grigorova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadij V Latyshev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Kotovshchikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2020-0301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena O Koroleva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Shokurov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Arslanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108967" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00259F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya S Zenkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Borisov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Konovalov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01577a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Mitrofanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia S. Ziankou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900569" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Nefedov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P Birin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia y Enakieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Sinelshchikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00706G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A Kirakosyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu Enakieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna A. Abdulaeva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill P. Birin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01992D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermakova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ermakova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205118010057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yu. Enakieva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Volostnykh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane A. Kirakosyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia G. Gorbunova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b03160" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00217" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600857" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BHCTFB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7RZGQZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guilard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03572d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03247d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Raitman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shokurov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalinina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Selector" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02523k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machima Manowong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Yu. Tsivadze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500628" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBJQD4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.05.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Makukhin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Goulioukina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranyuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bovigny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01121F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uglov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Averin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh Lemeune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402161" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38J009Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N. Uglov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii A. Zubrienko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S. Anton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-13-S(S)87" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407547v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01623H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zubatyuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Tsivadze" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shishkin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uvarova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501157e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Birin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Muniappan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424614500084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500958" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol303499v" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407603v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302257g" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Uglov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Buryak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc121215a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc2012.121101b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.01.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQT8S3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-S(S)68" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Y. Enakieva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Lemeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901421e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458353v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morkos Douaihy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol802926m" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2009.738" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072570" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Beletskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00832-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B916447A8CCB2D20A23797C9BED919EB27DB707B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)00831-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55CC8B595B4358ED68E08B455FFC99AE58B064E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407781v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blinov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Grishin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donskaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tveritinova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo961536z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTDWT385-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739734v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739685v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739730v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2021.24.419" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>