--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -75,2461 +75,2448 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Strategy for Sustainable Silk Lipopeptide Production using Mechanochemistry</w:t>
+                <w:t xml:space="preserve">Innovative mechanochemical synthesis of lipopeptide surfactants through direct amidation of fatty esters: application to silk-derived amphiphilic lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bascou</w:t>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c05049⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5GC06742A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991215v1</w:t>
+                <w:t xml:space="preserve">hal-05578998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospinning of ultrafine non-hydrolyzed silk sericin/PEO fibers on PLA : a bilayer scaffold fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Mathieu</w:t>
+                <w:t xml:space="preserve">Green Strategy for Sustainable Silk Lipopeptide Production using Mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bascou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.26248⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1882-1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c05049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158440v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorptive Performance of Walnut Shells Modified with Urea and Surfactant for Cationic Dye Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Shkliarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Halysh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (8), pp.1536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w15081536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of lipopeptide surfactants from silk sericin and evaluation of their surface active properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrospinning of ultrafine non-hydrolyzed silk sericin/PEO fibers on PLA : a bilayer scaffold fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guénin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Sebastian Navarro Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132460⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (3), pp.830-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.26248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321340v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming behavior of sugar-based surfactants: influence of molecular structure and anticipation from surface properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of lipopeptide surfactants from silk sericin and evaluation of their surface active properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01932691.2021.1974877⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 678, pp.132460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03470664v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Freeze- and Spray-Drying Microencapsulation Techniques on β-Glucan Powder Biological Activity: A Comparative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nadaud</w:t>
+                <w:t xml:space="preserve">Foaming behavior of sugar-based surfactants: influence of molecular structure and anticipation from surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11152267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (5), pp.840-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2021.1974877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321435v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03470664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed investigation on new chemical-free methods for silk sericin extraction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Freeze- and Spray-Drying Microencapsulation Techniques on β-Glucan Powder Biological Activity: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Valková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ďúranová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Falcimaigne-Cordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104491⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11152267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321399v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of by-product lignins from organosolv rapeseed straw pulping and their application as biosorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Halysh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borys Palianytsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (12), pp.510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10965-022-03368-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of encapsulated sunflower oil: effect of protein-polysaccharide mixtures and long-term storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed investigation on new chemical-free methods for silk sericin extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-021-01254-5⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.104491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321456v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process variables on foaming ability of surfactants: Experimental study and dimensional analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+                <w:t xml:space="preserve">Oxidative stability of encapsulated sunflower oil: effect of protein-polysaccharide mixtures and long-term storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-021-01254-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052596v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and interfacial properties of new 6-sulfate sugar-based anionic surfactants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of process variables on foaming ability of surfactants: Experimental study and dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Lesur</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Adriao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.153113⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chemical Engineering Research and Design, 165, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408315v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-encapsulation of vegetable oils with phenolic antioxidants and evaluation of their oxidative stability under long-term storage conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim El Kirat</w:t>
+                <w:t xml:space="preserve">Synthesis and interfacial properties of new 6-sulfate sugar-based anionic surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemba Abdellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Golonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Pourceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 142, pp.111033. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.153113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.153113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321481v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical, foaming and biological properties of lowly irritant anionic sugar-based surfactants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+                <w:t xml:space="preserve">Co-encapsulation of vegetable oils with phenolic antioxidants and evaluation of their oxidative stability under long-term storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125525⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.111033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946872v1</w:t>
+                <w:t xml:space="preserve">hal-04321481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interfacial properties of sugar-based surfactants: Experimental study and modeling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physicochemical, foaming and biological properties of lowly irritant anionic sugar-based surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemba Abdellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séma Golonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100293⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 607, pp.125525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946876v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Surfactant Foaming Properties Using the Gas‐Sparging Method: Design of an Optimal Protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+                <w:t xml:space="preserve">Dynamic interfacial properties of sugar-based surfactants: Experimental study and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsde.12376⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.100293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395432v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of plant protein extracts as wall materials for the improvement of the oxidative stability of sunflower oil by microencapsulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening of Surfactant Foaming Properties Using the Gas‐Sparging Method: Design of an Optimal Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.04.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsde.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113619v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the chemical structure on amphiphilic properties of sugar-based surfactants: A literature overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+                <w:t xml:space="preserve">Comparative study of plant protein extracts as wall materials for the improvement of the oxidative stability of sunflower oil by microencapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190965v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of encapsulation of vitamins with native and modified soy protein</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of the chemical structure on amphiphilic properties of sugar-based surfactants: A literature overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiling Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072777v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of vegetable protein modifications on the microencapsulation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2547,77 +2534,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiling Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 457, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2645,523 +2632,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable proteins in microencapsulation: A review of recent interventions and their effectiveness</w:t>
+                <w:t xml:space="preserve">Comparative study of encapsulation of vitamins with native and modified soy protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, pp.469-479. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.172-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191021v1</w:t>
+                <w:t xml:space="preserve">hal-02072777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way of valorizing biomaterials: the use of sunflower protein for 1 a-tocopherol microencapsulation</w:t>
+                <w:t xml:space="preserve">Vegetable proteins in microencapsulation: A review of recent interventions and their effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 53 (1), pp. 115-124. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.469-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868071v1</w:t>
+                <w:t xml:space="preserve">hal-02191021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soy protein's structural modifications on their microencapsulation properties: α-Tocopherol microparticle preparation</w:t>
+                <w:t xml:space="preserve">A new way of valorizing biomaterials: the use of sunflower protein for 1 a-tocopherol microencapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.387-396. </w:t>
+              <w:t xml:space="preserve">, 2013, vol. 53 (1), pp. 115-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2012.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191026v1</w:t>
+                <w:t xml:space="preserve">hal-00868071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of soy protein's structural modifications on their microencapsulation properties: α-Tocopherol microparticle preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.387-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2012.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Core Cross-Linking of Dynamic Diblock Copolymer Micelles: Quantitative Study of Photopolymerization Efficiency and Micelle Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Piogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagrario Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (3), pp.594-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma102284y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3171,1450 +3275,1450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Silk Biomass to Surface-Active Lipopeptides: Mechanochemical Synthesis and Characterization</w:t>
+                <w:t xml:space="preserve">Silk Lipopeptide Surfactants: Mechanochemical Synthesis, Properties and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Sciences and Innovation for Carboneutrality (2SIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Formula XII - Sustainable formulations: New strategies for innovation and performance prediction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174227v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silk Lipopeptide Surfactants: Mechanochemical Synthesis, Properties and Characterization</w:t>
+                <w:t xml:space="preserve">From Silk Biomass to Surface-Active Lipopeptides: Mechanochemical Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XII - Sustainable formulations: New strategies for innovation and performance prediction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Symposium Sciences and Innovation for Carboneutrality (2SIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155639v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel solventless strategies for the production of lipoamino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry – ISGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des tensioactifs d'origine naturelle par mécanochimie</w:t>
+                <w:t xml:space="preserve">Valorization of silk by-products for lipopeptide surfactant production using green technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Green Extraction of Natural Products (GENP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765725v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of silk by-products for lipopeptide surfactant production using green technologies</w:t>
+                <w:t xml:space="preserve">Développement des tensioactifs d'origine naturelle par mécanochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Extraction of Natural Products (GENP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiège, France</w:t>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766036v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of silk biomass for the development of amphiphilic lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorisation - WasteEng2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new lipopeptide green surfactants from silk by mechanochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoBioMat 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Virtual International Scientific Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new lipopeptide green surfactants from silk sericin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospinning of ultrafine non-hydrolyzed silk sericin/PEO fibers on PLA : a bilayer scaffold fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Sebastian Navarro Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sures et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/kqcb-mt61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation des nouveaux adsorbants lignocellulosiques pour la purification de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Shkliarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Galysh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par analyse dimensionnelle de l'impact du procédé de foisonnement par agitation mécanique sur le pouvoir moussant de 3 tensio-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Adriao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés, Nantes, France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam properties of sugar-based surfactants: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetable protein modifications : effect on microencapsulation process and microparticle properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium on Microencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pamplone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4624,422 +4728,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of non-food biomass to amphiphilic molecules by mechanochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry – ISGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new lipopeptide green surfactants from silk by mechanochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chimie Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the adsorption properties of fibroin peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using of native and modified soy proteins as biopolymers for a-tocopherol microencapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Biodegradable and Biobased Polymers (BIOPOL 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5049,114 +5153,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et fonctionnalisation de protéines végétales en vue de leur application en microencapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04279749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5303,51 +5407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Wehbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bascou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Navarro Oliva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Shkliarenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Halysh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03470664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2021.1974877" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Valkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#270;&#250;ranov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne-Cordin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skiba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kulik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Palianytsia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03368-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.10.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van Hecke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsde.12376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.06.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.04.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Piog&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102284y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/kqcb-mt61" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04066251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Galysh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04279749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0148" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Wehbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC06742A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bascou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Shkliarenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Halysh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Navarro Oliva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03470664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2021.1974877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Valkov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#270;&#250;ranov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne-Cordin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kulik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Palianytsia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03368-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.10.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van Hecke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsde.12376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.06.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.04.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Piog&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102284y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/kqcb-mt61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04066251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Galysh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04279749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0148" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>