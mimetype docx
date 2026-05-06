--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1749,265 +1749,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical, foaming and biological properties of lowly irritant anionic sugar-based surfactants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic interfacial properties of sugar-based surfactants: Experimental study and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mika</w:t>
+                <w:t xml:space="preserve">R. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séma Golonu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125525⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.100293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946872v1</w:t>
+                <w:t xml:space="preserve">hal-02946876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interfacial properties of sugar-based surfactants: Experimental study and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical, foaming and biological properties of lowly irritant anionic sugar-based surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemba Abdellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bois</w:t>
+                <w:t xml:space="preserve">Séma Golonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pezron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37, pp.100293. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 607, pp.125525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946876v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Surfactant Foaming Properties Using the Gas‐Sparging Method: Design of an Optimal Protocol</w:t>
               </w:r>
@@ -3905,243 +3905,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new lipopeptide green surfactants from silk by mechanochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of new lipopeptide green surfactants from silk sericin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioMat 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Virtual International Scientific Conference, France</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765668v1</w:t>
+                <w:t xml:space="preserve">hal-04206864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new lipopeptide green surfactants from silk sericin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of new lipopeptide green surfactants from silk by mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">NanoBioMat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Virtual International Scientific Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206864v1</w:t>
+                <w:t xml:space="preserve">hal-04765668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospinning of ultrafine non-hydrolyzed silk sericin/PEO fibers on PLA : a bilayer scaffold fabrication</w:t>
               </w:r>
@@ -5407,51 +5407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Wehbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC06742A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bascou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Shkliarenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Halysh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Navarro Oliva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03470664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2021.1974877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Valkov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#270;&#250;ranov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne-Cordin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kulik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Palianytsia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03368-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.10.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van Hecke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsde.12376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.06.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.04.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Piog&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102284y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/kqcb-mt61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04066251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Galysh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04279749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0148" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Wehbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC06742A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bascou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Shkliarenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Halysh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Navarro Oliva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03470664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2021.1974877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Valkov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#270;&#250;ranov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne-Cordin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kulik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Palianytsia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03368-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.10.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van Hecke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsde.12376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.06.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.04.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Piog&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102284y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/kqcb-mt61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04066251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Galysh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04279749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0148" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>