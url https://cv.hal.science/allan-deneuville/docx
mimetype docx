--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -213,151 +213,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSINT: enquêtes et démocratie</w:t>
+                <w:t xml:space="preserve">Copier-coller : Le tournant photographique de l'écriture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de l'Audiovisuel (INA), 2025, 2869383096</w:t>
+              <w:t xml:space="preserve">UGA Éditions. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355827v1</w:t>
+                <w:t xml:space="preserve">hal-05238741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copier-coller : Le tournant photographique de l'écriture numérique</w:t>
+                <w:t xml:space="preserve">OSINT: enquêtes et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UGA Éditions. 2025</w:t>
+              <w:t xml:space="preserve">Institut National de l'Audiovisuel (INA), 2025, 2869383096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238741v1</w:t>
+                <w:t xml:space="preserve">hal-05355827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -734,1468 +734,1455 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le somment des BRICS+ à Rio : une recomposition de l'ordre mondial à bas bruit ?</w:t>
+                <w:t xml:space="preserve">Pour un réarmement narratif européen et démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145616v1</w:t>
+                <w:t xml:space="preserve">hal-05575589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Feldman</w:t>
+                <w:t xml:space="preserve">Le somment des BRICS+ à Rio : une recomposition de l'ordre mondial à bas bruit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97</w:t>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04893923v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à Trump, les BRICS+ garants de l’ordre international ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martial Manet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.130-136</w:t>
+              <w:t xml:space="preserve">, 2025, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130048v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los dos cuerpos de Elon Musk: Sobre la suspensión de X/Twitter en Brasil</w:t>
+                <w:t xml:space="preserve">Face à Trump, les BRICS+ garants de l’ordre international ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Cocco</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universidad Nomada Sur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884837v1</w:t>
+                <w:t xml:space="preserve">hal-05130048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The questions we’re not asking</w:t>
+                <w:t xml:space="preserve">Los dos cuerpos de Elon Musk: Sobre la suspensión de X/Twitter en Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cocco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Left Renewal</w:t>
+              <w:t xml:space="preserve">Universidad Nomada Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127852v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir sur Boutcha : désinformer la guerre en Ukraine avec l’OSINT</w:t>
+                <w:t xml:space="preserve">The questions we’re not asking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">The Left Renewal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611799v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma era de novas investigações?</w:t>
+                <w:t xml:space="preserve">Revenir sur Boutcha : désinformer la guerre en Ukraine avec l’OSINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugar Comum. Estudos de midia, cultura e democracia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567820v1</w:t>
+                <w:t xml:space="preserve">hal-04611799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effi Weiss</w:t>
+                <w:t xml:space="preserve">Uma era de novas investigações?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amir Borenstein</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97</w:t>
+              <w:t xml:space="preserve">Lugar Comum. Estudos de midia, cultura e democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893903v1</w:t>
+                <w:t xml:space="preserve">hal-04567820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart et Lucile Coquelin, &amp;quot;Sur quoi se fondent nos interprétations ? Introduction à la sémiotique sociale appliquée aux images d’actualité, séries télé et sites web de médias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Borenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalini Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05135078v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie a-t-elle besoin d’enquêtes en sources ouvertes ?</w:t>
+                <w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart et Lucile Coquelin, &amp;quot;Sur quoi se fondent nos interprétations ? Introduction à la sémiotique sociale appliquée aux images d’actualité, séries télé et sites web de médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.665 - 671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wxr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04715443v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dell'utilità delle ricerche in rete per l'ecologia. Tattiche Osint e questioni ambientali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’écologie a-t-elle besoin d’enquêtes en sources ouvertes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parole e le cose. Letteratura e realtà</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594593v1</w:t>
+                <w:t xml:space="preserve">hal-04715443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dell'utilità delle ricerche in rete per l'ecologia. Tattiche Osint e questioni ambientali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97</w:t>
+              <w:t xml:space="preserve">Le parole e le cose. Letteratura e realtà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893860v1</w:t>
+                <w:t xml:space="preserve">hal-04594593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
+                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854030v1</w:t>
+                <w:t xml:space="preserve">hal-04893860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux corps d’Elon Musk. Sur la suspension de X/Twitter au Brésil</w:t>
+                <w:t xml:space="preserve">As perguntas que não estamos fazendo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, https://www.multitudes.net/les-deux-corps-delon-musk-sur-la-suspension-de-x-twitter-au-bresil/</w:t>
+              <w:t xml:space="preserve">Revista do Instituto Humanitas Unisinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881471v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As perguntas que não estamos fazendo.</w:t>
+                <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murilo Corrêa</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Instituto Humanitas Unisinos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.645 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ygi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04796259v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The framing(s) of empathy in social media and the arts</w:t>
               </w:r>
@@ -2374,290 +2361,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paradoja democrática. Las preguntas que no estamos haciendo</w:t>
+                <w:t xml:space="preserve">Les deux corps d’Elon Musk. Sur la suspension de X/Twitter au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cocco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coyunturas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, https://www.multitudes.net/les-deux-corps-delon-musk-sur-la-suspension-de-x-twitter-au-bresil/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855836v1</w:t>
+                <w:t xml:space="preserve">hal-04881471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques impensés de l'open source intelligence</w:t>
+                <w:t xml:space="preserve">La paradoja democrática. Las preguntas que no estamos haciendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Coyunturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141509v1</w:t>
+                <w:t xml:space="preserve">hal-04855836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estetica dell’indagine</w:t>
+                <w:t xml:space="preserve">Quelques impensés de l'open source intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/10/16/estetica-dellindagine/</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244989v1</w:t>
+                <w:t xml:space="preserve">hal-04141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allô @Place_Beauvau : Travailler la matérialité des images de violences policières</w:t>
               </w:r>
@@ -2710,1434 +2684,1529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and subverting the frames of selective empathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Brugeron</w:t>
+                <w:t xml:space="preserve">Estetica dell’indagine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allan Deneuville</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katharine Throssell</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/hybrid/3014</w:t>
+              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/10/16/estetica-dellindagine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223199v1</w:t>
+                <w:t xml:space="preserve">hal-04244989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et subvertir les cadres de l’empathie sélective</w:t>
+                <w:t xml:space="preserve">Analyzing and subverting the frames of selective empathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukayna Mniaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Throssell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/hybrid/3014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418086v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfare e rifare l’indagine con l’Open Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser et subvertir les cadres de l’empathie sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Mniaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.3014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145651v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe, mensonges et vidéo. Vérité et visibilité de l’intime en régime porno-médiatique</w:t>
+                <w:t xml:space="preserve">Disfare e rifare l’indagine con l’Open Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/06/21/disfare-e-rifare-lindagine-con-lopen-source/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799477v1</w:t>
+                <w:t xml:space="preserve">hal-04145651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprimer les réseaux sociaux. Perspectives épistémologiques et écologiques d’une pratique littéraire</w:t>
+                <w:t xml:space="preserve">Sexe, mensonges et vidéo. Vérité et visibilité de l’intime en régime porno-médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations</w:t>
+              <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799484v1</w:t>
+                <w:t xml:space="preserve">hal-03799477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un âge de nouvelles enquêtes?</w:t>
+                <w:t xml:space="preserve">Imprimer les réseaux sociaux. Perspectives épistémologiques et écologiques d’une pratique littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145644v1</w:t>
+                <w:t xml:space="preserve">hal-03799484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approprier l’Effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Guérin Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L'art face aux urgences écologiques, 35, pp.101-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Police Violence in France</w:t>
+                <w:t xml:space="preserve">Un âge de nouvelles enquêtes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 89 (4), pp.76-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mult.089.0076⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.089.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145645v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écran à la page : déjouer la logique des plateformes numériques et redéfinir le livre,</w:t>
+                <w:t xml:space="preserve">Investigating Police Violence in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (4), pp.76-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.089.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788982v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inapproprié de l’appropriation. Poétique de l’espace corporate</w:t>
+                <w:t xml:space="preserve">De l’écran à la page : déjouer la logique des plateformes numériques et redéfinir le livre,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'esprit créateur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Livre, numérique et communication, 52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799430v1</w:t>
+                <w:t xml:space="preserve">hal-03788982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire pareil, mais différemment, à travers le monde</w:t>
+                <w:t xml:space="preserve">L’inapproprié de l’appropriation. Poétique de l’espace corporate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Poetic Practice and the Public, 62 (1), pp. 69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2022.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03800364v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signes religieux : Une notion à déconstruire</w:t>
+                <w:t xml:space="preserve">Faire pareil, mais différemment, à travers le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akli Mechtoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À bâbord!</w:t>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800360v1</w:t>
+                <w:t xml:space="preserve">hal-03800364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lyrisme de la mécanique du langage : Sur la poésie expérimentale française.</w:t>
+                <w:t xml:space="preserve">Signes religieux : Une notion à déconstruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Mechtoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+              <w:t xml:space="preserve">À bâbord!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03799494v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier Twitter en artiste : une pratique littéraire en question</w:t>
+                <w:t xml:space="preserve">Le lyrisme de la mécanique du langage : Sur la poésie expérimentale française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788966v1</w:t>
+                <w:t xml:space="preserve">hal-03799494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je déteste internet&amp;quot;, un roman utile contre les hommes, l’argent et cette saleté d’Instagram</w:t>
+                <w:t xml:space="preserve">S’approprier Twitter en artiste : une pratique littéraire en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Fictions du numérique</w:t>
+              <w:t xml:space="preserve">Communication et langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798444v1</w:t>
+                <w:t xml:space="preserve">hal-03788966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Perez (1981-2018): Chronicle of a Death Foretold</w:t>
+                <w:t xml:space="preserve">Je déteste internet&amp;quot;, un roman utile contre les hommes, l’argent et cette saleté d’Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contratexto</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fictions du numérique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798428v1</w:t>
+                <w:t xml:space="preserve">hal-03798444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Perez (1981-2018): Chronicle of a Death Foretold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratexto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reinvenciones y nuevas poéticas del cine en la era post-internet, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26439/contratexto2020.n034.4866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostille. Sur les publications en recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4153,51 +4222,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Littératures, performances et technologies, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4207,404 +4276,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire visuelle et enquêtes en sources ouvertes : des images génériques aux images générées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour d'autres espèces d'espaces. Penser, produire, pratiquer l'espace en arts numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2025, 9791037046062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copier-coller</w:t>
+                <w:t xml:space="preserve">(D')Après Wendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses du réel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angles morts du numérique ubiquitaire – Un glossaire critique et amoureux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses du réel, 2023, 978-2-37896-359-0</w:t>
+              <w:t xml:space="preserve">Codes, races, climat, habitudes – Implications sociales de la numérisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-37896-357-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145620v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(D')Après Wendy</w:t>
+                <w:t xml:space="preserve">Copier-coller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Codes, races, climat, habitudes – Implications sociales de la numérisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-37896-357-6</w:t>
+              <w:t xml:space="preserve">Angles morts du numérique ubiquitaire – Un glossaire critique et amoureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel, 2023, 978-2-37896-359-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145394v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles morts du numérique ubiquitaire – Un glossaire critique et amoureux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Réel, 2023, 978-2-37896-359-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlazloj Zlizlek : les mèmes comme stratégie d’une guerre de positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Somme toute, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4614,175 +4683,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Kenneth Goldsmith, &amp;quot;Patrimoine pirate. Archives, circulations et polémiques artistiques à l’âge numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émuler le possible. A propos du projet Le Féral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des données en accès libre questionne la pratique des journalistes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4791,175 +4860,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix de Sandra Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction à la poésie objectiviste américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4969,112 +5038,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Contre-)enquêtes Osint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5142,51 +5211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22FA190D"/>
+    <w:nsid w:val="B74B9EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5373,51 +5442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allan-deneuville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8936-9490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://after-social-networks.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Mnia&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Manet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cocco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Corr&#234;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.4142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Papillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Gu&#233;rin Sorel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2022.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hope" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Couturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Mechtoub" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2020.n034.4866" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Serra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allan-deneuville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8936-9490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://after-social-networks.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Mnia&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Manet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Corr&#234;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.4142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Papillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Gu&#233;rin Sorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2022.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hope" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Couturier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Mechtoub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2020.n034.4866" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Serra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>