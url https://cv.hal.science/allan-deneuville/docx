--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,78 +100,99 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8936-9490</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">265062063</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FR: Depuis septembre 2023, je suis maître de conférences à l'université Bordeaux Montaigne et Vice-président Relations Internationales de la SFSIC. Mes recherches portent sur les arts documentaires, le journalisme et les méthodologies de recherche OSINT. Je m'intéresse plus spécifiquement aux pouvoirs qu'ont les images et les media de cadrer nos perceptions de la réalité et des rapports de pouvoir qui en découlent.Parallèlement à l'enseignement et à l'écriture d'articles scientifiques, je développe des projets de recherche-création en sciences de l'information et de la communication à travers la structure &amp;quot;Après les Réseaux Sociaux&amp;quot; (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://after-social-networks.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) que je codirige avec Gala Hernández López.Je travaille actuellement à un film documentaire portant sur la représentation cartographique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -205,153 +226,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copier-coller : Le tournant photographique de l'écriture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA Éditions. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSINT: enquêtes et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National de l'Audiovisuel (INA), 2025, 2869383096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -361,3912 +382,4262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts, Literature, and Social Media: Articulation with the Media Framings of Empathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukayna Mniaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie sélective : états, silence médiatique et minorités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukayna Mniaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, https://journals.openedition.org/hybrid/3004, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-enquêtes en sources ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures, performances, technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un réarmement narratif européen et démocratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’aporie des BRICS+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 102, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.102.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575589v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le somment des BRICS+ à Rio : une recomposition de l'ordre mondial à bas bruit ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Russie à la conquête des imaginaires africains : La « désoccidentalisation » comme récit stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Audinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daniélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 102, pp.74 - 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05145616v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trump face aux BRICS+: Diviser pour tenter de régner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Quessard-Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 97</w:t>
+              <w:t xml:space="preserve">, 2026, 102, pp.98 - 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893923v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à Trump, les BRICS+ garants de l’ordre international ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les BRICS+ vus de Jakarta: La stratégie indonésienne du multi-alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.130-136</w:t>
+              <w:t xml:space="preserve">, 2026, 102, pp.56 - 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130048v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los dos cuerpos de Elon Musk: Sobre la suspensión de X/Twitter en Brasil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pour un réarmement narratif européen et démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Cocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universidad Nomada Sur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884837v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le somment des BRICS+ à Rio : une recomposition de l'ordre mondial à bas bruit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100</w:t>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05321936v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The questions we’re not asking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murilo Corrêa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Left Renewal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127852v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir sur Boutcha : désinformer la guerre en Ukraine avec l’OSINT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Face à Trump, les BRICS+ garants de l’ordre international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611799v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma era de novas investigações?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Los dos cuerpos de Elon Musk: Sobre la suspensión de X/Twitter en Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugar Comum. Estudos de midia, cultura e democracia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69</w:t>
+              <w:t xml:space="preserve">Universidad Nomada Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567820v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The questions we’re not asking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97</w:t>
+              <w:t xml:space="preserve">The Left Renewal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893903v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart et Lucile Coquelin, &amp;quot;Sur quoi se fondent nos interprétations ? Introduction à la sémiotique sociale appliquée aux images d’actualité, séries télé et sites web de médias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05135078v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie a-t-elle besoin d’enquêtes en sources ouvertes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Borenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalini Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715443v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dell'utilità delle ricerche in rete per l'ecologia. Tattiche Osint e questioni ambientali</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parole e le cose. Letteratura e realtà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594593v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’écologie a-t-elle besoin d’enquêtes en sources ouvertes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893860v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As perguntas que não estamos fazendo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dell'utilità delle ricerche in rete per l'ecologia. Tattiche Osint e questioni ambientali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Instituto Humanitas Unisinos</w:t>
+              <w:t xml:space="preserve">Le parole e le cose. Letteratura e realtà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796259v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart et Lucile Coquelin, &amp;quot;Sur quoi se fondent nos interprétations ? Introduction à la sémiotique sociale appliquée aux images d’actualité, séries télé et sites web de médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 46, pp.645 - 653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12ygi⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 45, pp.665 - 671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wxr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854030v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The framing(s) of empathy in social media and the arts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soukayna Mniaï</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.645 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ygi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04553383v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le réel ne parle pas de soi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ingold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne Perelmuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hybrid.4142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux corps d’Elon Musk. Sur la suspension de X/Twitter au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97, https://www.multitudes.net/les-deux-corps-delon-musk-sur-la-suspension-de-x-twitter-au-bresil/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paradoja democrática. Las preguntas que no estamos haciendo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">As perguntas que não estamos fazendo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coyunturas</w:t>
+              <w:t xml:space="preserve">Revista do Instituto Humanitas Unisinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855836v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques impensés de l'open source intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The framing(s) of empathy in social media and the arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Mniaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04141509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allô @Place_Beauvau : Travailler la matérialité des images de violences policières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La paradoja democrática. Las preguntas que no estamos haciendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (2)</w:t>
+              <w:t xml:space="preserve">Coyunturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04141515v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estetica dell’indagine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uma era de novas investigações?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/10/16/estetica-dellindagine/</w:t>
+              <w:t xml:space="preserve">Lugar Comum. Estudos de midia, cultura e democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244989v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and subverting the frames of selective empathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revenir sur Boutcha : désinformer la guerre en Ukraine avec l’OSINT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katharine Throssell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/hybrid/3014</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223199v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et subvertir les cadres de l’empathie sélective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelques impensés de l'open source intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soukayna Mniaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04418086v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfare e rifare l’indagine con l’Open Source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Allô @Place_Beauvau : Travailler la matérialité des images de violences policières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/06/21/disfare-e-rifare-lindagine-con-lopen-source/</w:t>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04145651v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe, mensonges et vidéo. Vérité et visibilité de l’intime en régime porno-médiatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estetica dell’indagine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/10/16/estetica-dellindagine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799477v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprimer les réseaux sociaux. Perspectives épistémologiques et écologiques d’une pratique littéraire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyzing and subverting the frames of selective empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Mniaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Throssell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/hybrid/3014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799484v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier l’Effondrement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyser et subvertir les cadres de l’empathie sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ysé Guérin Sorel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Mniaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.3014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799433v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un âge de nouvelles enquêtes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disfare e rifare l’indagine con l’Open Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/06/21/disfare-e-rifare-lindagine-con-lopen-source/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145644v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Police Violence in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">S’approprier l’Effondrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Guérin Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'art face aux urgences écologiques, 35, pp.101-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145645v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écran à la page : déjouer la logique des plateformes numériques et redéfinir le livre,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating Police Violence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (4), pp.76-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.089.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788982v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inapproprié de l’appropriation. Poétique de l’espace corporate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un âge de nouvelles enquêtes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'esprit créateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/esp.2022.0005⟩</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.089.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799430v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire pareil, mais différemment, à travers le monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’inapproprié de l’appropriation. Poétique de l’espace corporate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Poetic Practice and the Public, 62 (1), pp. 69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2022.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03800364v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signes religieux : Une notion à déconstruire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l’écran à la page : déjouer la logique des plateformes numériques et redéfinir le livre,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akli Mechtoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À bâbord!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Livre, numérique et communication, 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800360v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lyrisme de la mécanique du langage : Sur la poésie expérimentale française.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sexe, mensonges et vidéo. Vérité et visibilité de l’intime en régime porno-médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03799494v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier Twitter en artiste : une pratique littéraire en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imprimer les réseaux sociaux. Perspectives épistémologiques et écologiques d’une pratique littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203</w:t>
+              <w:t xml:space="preserve">Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788966v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je déteste internet&amp;quot;, un roman utile contre les hommes, l’argent et cette saleté d’Instagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Signes religieux : Une notion à déconstruire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Mechtoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Fictions du numérique</w:t>
+              <w:t xml:space="preserve">À bâbord!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798444v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Perez (1981-2018): Chronicle of a Death Foretold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le lyrisme de la mécanique du langage : Sur la poésie expérimentale française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contratexto</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03798428v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire pareil, mais différemment, à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je déteste internet&amp;quot;, un roman utile contre les hommes, l’argent et cette saleté d’Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fictions du numérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’approprier Twitter en artiste : une pratique littéraire en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Perez (1981-2018): Chronicle of a Death Foretold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratexto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reinvenciones y nuevas poéticas del cine en la era post-internet, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26439/contratexto2020.n034.4866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apostille. Sur les publications en recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Littératures, performances et technologies, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4276,404 +4647,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire visuelle et enquêtes en sources ouvertes : des images génériques aux images générées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour d'autres espèces d'espaces. Penser, produire, pratiquer l'espace en arts numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2025, 9791037046062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(D')Après Wendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du réel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codes, races, climat, habitudes – Implications sociales de la numérisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37896-357-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copier-coller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles morts du numérique ubiquitaire – Un glossaire critique et amoureux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du réel, 2023, 978-2-37896-359-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles morts du numérique ubiquitaire – Un glossaire critique et amoureux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Réel, 2023, 978-2-37896-359-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlazloj Zlizlek : les mèmes comme stratégie d’une guerre de positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour que tu mèmes encore. Penser nos identités au prisme des mèmes numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Somme toute, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4683,352 +5054,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : Kenneth Goldsmith, &amp;quot;Patrimoine pirate. Archives, circulations et polémiques artistiques à l’âge numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Émuler le possible. A propos du projet Le Féral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135076v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émuler le possible. A propos du projet Le Féral.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’usage des données en accès libre questionne la pratique des journalistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953208v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des données en accès libre questionne la pratique des journalistes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Note de lecture : Kenneth Goldsmith, &amp;quot;Patrimoine pirate. Archives, circulations et polémiques artistiques à l’âge numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703167v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix de Sandra Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction à la poésie objectiviste américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5038,112 +5409,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Contre-)enquêtes Osint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5211,51 +5582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B74B9EE3"/>
+    <w:nsid w:val="B9DB1568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5442,51 +5813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allan-deneuville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8936-9490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://after-social-networks.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Mnia&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Manet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Corr&#234;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.4142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Papillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Gu&#233;rin Sorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2022.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hope" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Couturier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Mechtoub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2020.n034.4866" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Serra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allan-deneuville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8936-9490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265062063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://after-social-networks.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Mnia&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Manet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.102.0038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dani&#233;lou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Quessard-Salvaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Corr&#234;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.4142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Papillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Gu&#233;rin Sorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2022.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hope" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Couturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Mechtoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2020.n034.4866" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>