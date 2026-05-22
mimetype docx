--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -789,377 +789,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aporie des BRICS+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Russie à la conquête des imaginaires africains : La « désoccidentalisation » comme récit stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Audinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daniélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 102, pp.38-44. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2026, 102, pp.74 - 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583592v1</w:t>
+                <w:t xml:space="preserve">hal-05583604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Russie à la conquête des imaginaires africains : La « désoccidentalisation » comme récit stratégique</w:t>
+                <w:t xml:space="preserve">Trump face aux BRICS+: Diviser pour tenter de régner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Audinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Daniélou</w:t>
+                <w:t xml:space="preserve">Maud Quessard-Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 102, pp.74 - 81</w:t>
+              <w:t xml:space="preserve">, 2026, 102, pp.98 - 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583604v1</w:t>
+                <w:t xml:space="preserve">hal-05583601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trump face aux BRICS+: Diviser pour tenter de régner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Quessard-Salvaing</w:t>
+                <w:t xml:space="preserve">Les BRICS+ vus de Jakarta: La stratégie indonésienne du multi-alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 102, pp.98 - 106</w:t>
+              <w:t xml:space="preserve">, 2026, 102, pp.56 - 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583601v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les BRICS+ vus de Jakarta: La stratégie indonésienne du multi-alignement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’aporie des BRICS+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 102, pp.56 - 63</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 102, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.102.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583599v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un réarmement narratif européen et démocratique</w:t>
               </w:r>
@@ -1208,113 +1208,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le somment des BRICS+ à Rio : une recomposition de l'ordre mondial à bas bruit ?</w:t>
+                <w:t xml:space="preserve">Face à Trump, les BRICS+ garants de l’ordre international ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145616v1</w:t>
+                <w:t xml:space="preserve">hal-05130048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
               </w:r>
@@ -1402,109 +1398,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à Trump, les BRICS+ garants de l’ordre international ?</w:t>
+                <w:t xml:space="preserve">Le somment des BRICS+ à Rio : une recomposition de l'ordre mondial à bas bruit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99, pp.130-136</w:t>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130048v1</w:t>
+                <w:t xml:space="preserve">hal-05145616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los dos cuerpos de Elon Musk: Sobre la suspensión de X/Twitter en Brasil</w:t>
               </w:r>
@@ -1730,95 +1730,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1827,379 +1788,418 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893903v1</w:t>
+                <w:t xml:space="preserve">hal-04893860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
+                <w:t xml:space="preserve">L’écologie a-t-elle besoin d’enquêtes en sources ouvertes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893860v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie a-t-elle besoin d’enquêtes en sources ouvertes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dell'utilità delle ricerche in rete per l'ecologia. Tattiche Osint e questioni ambientali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+              <w:t xml:space="preserve">Le parole e le cose. Letteratura e realtà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715443v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dell'utilità delle ricerche in rete per l'ecologia. Tattiche Osint e questioni ambientali</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart et Lucile Coquelin, &amp;quot;Sur quoi se fondent nos interprétations ? Introduction à la sémiotique sociale appliquée aux images d’actualité, séries télé et sites web de médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parole e le cose. Letteratura e realtà</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.665 - 671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wxr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04594593v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart et Lucile Coquelin, &amp;quot;Sur quoi se fondent nos interprétations ? Introduction à la sémiotique sociale appliquée aux images d’actualité, séries télé et sites web de médias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Borenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalini Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05135078v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
               </w:r>
@@ -2909,189 +2909,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques impensés de l'open source intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing and subverting the frames of selective empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Mniaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Throssell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/hybrid/3014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141509v1</w:t>
+                <w:t xml:space="preserve">hal-04223199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allô @Place_Beauvau : Travailler la matérialité des images de violences policières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estetica dell’indagine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3120,165 +3155,130 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antinomie. Scritture e imagini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://antinomie.it/index.php/2023/10/16/estetica-dellindagine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and subverting the frames of selective empathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques impensés de l'open source intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katharine Throssell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/hybrid/3014</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04223199v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser et subvertir les cadres de l’empathie sélective</w:t>
               </w:r>
@@ -3457,226 +3457,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier l’Effondrement</w:t>
+                <w:t xml:space="preserve">Investigating Police Violence in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ysé Guérin Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (4), pp.76-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.089.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799433v1</w:t>
+                <w:t xml:space="preserve">hal-04145645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Police Violence in France</w:t>
+                <w:t xml:space="preserve">S’approprier l’Effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Guérin Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'art face aux urgences écologiques, 35, pp.101-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145645v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un âge de nouvelles enquêtes?</w:t>
               </w:r>
@@ -4325,243 +4325,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je déteste internet&amp;quot;, un roman utile contre les hommes, l’argent et cette saleté d’Instagram</w:t>
+                <w:t xml:space="preserve">Oscar Perez (1981-2018): Chronicle of a Death Foretold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contratexto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reinvenciones y nuevas poéticas del cine en la era post-internet, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26439/contratexto2020.n034.4866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798444v1</w:t>
+                <w:t xml:space="preserve">hal-03798428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier Twitter en artiste : une pratique littéraire en question</w:t>
+                <w:t xml:space="preserve">Je déteste internet&amp;quot;, un roman utile contre les hommes, l’argent et cette saleté d’Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203</w:t>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fictions du numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788966v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Perez (1981-2018): Chronicle of a Death Foretold</w:t>
+                <w:t xml:space="preserve">S’approprier Twitter en artiste : une pratique littéraire en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contratexto</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication et langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26439/contratexto2020.n034.4866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03798428v1</w:t>
+                <w:t xml:space="preserve">hal-03788966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostille. Sur les publications en recherche-création</w:t>
               </w:r>
@@ -5062,164 +5062,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émuler le possible. A propos du projet Le Féral.</w:t>
+                <w:t xml:space="preserve">L’usage des données en accès libre questionne la pratique des journalistes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953208v1</w:t>
+                <w:t xml:space="preserve">hal-04703167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des données en accès libre questionne la pratique des journalistes.</w:t>
+                <w:t xml:space="preserve">Émuler le possible. A propos du projet Le Féral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703167v1</w:t>
+                <w:t xml:space="preserve">hal-04953208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Kenneth Goldsmith, &amp;quot;Patrimoine pirate. Archives, circulations et polémiques artistiques à l’âge numérique</w:t>
               </w:r>
@@ -5582,51 +5582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9DB1568"/>
+    <w:nsid w:val="67611E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5813,51 +5813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allan-deneuville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8936-9490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265062063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://after-social-networks.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Mnia&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Manet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.102.0038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dani&#233;lou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Quessard-Salvaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Corr&#234;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.4142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Papillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Gu&#233;rin Sorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2022.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hope" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Couturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Mechtoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2020.n034.4866" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allan-deneuville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8936-9490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265062063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://after-social-networks.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Mnia&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dani&#233;lou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Quessard-Salvaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Manet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.102.0038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Corr&#234;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.4142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Papillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Gu&#233;rin Sorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2022.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hope" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Couturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Mechtoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2020.n034.4866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>