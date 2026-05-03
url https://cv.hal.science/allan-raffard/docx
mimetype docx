--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -66,2625 +66,2759 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Warming and Genomic Diversity Loss Alter the Biomass and the Size Distribution of Experimental Fish Populations</w:t>
+                <w:t xml:space="preserve">Behavior and Physiology Outpace Form When Linking Traits to Ecological Responses Within Populations: A Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Stanislawek</w:t>
+                <w:t xml:space="preserve">Thibaut Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Richard</w:t>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Raffard</w:t>
+                <w:t xml:space="preserve">Iris Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fargeot</w:t>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Lefort</w:t>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70611. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/740828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508698v1</w:t>
+                <w:t xml:space="preserve">hal-05606823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Time of Temperature Exposure on Routine Metabolic Rate and Body Mass Scaling in Alpine Charr ( Salvelinus umbla )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global Warming and Genomic Diversity Loss Alter the Biomass and the Size Distribution of Experimental Fish Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stanislawek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+                <w:t xml:space="preserve">Laura Fargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Réalis‐doyelle</w:t>
+                <w:t xml:space="preserve">Maxim Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71907. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508577v1</w:t>
+                <w:t xml:space="preserve">hal-05508698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat shocks during egg incubation led to developmental, morphological, and behavioral differences in Arctic charr ( Salvelinus alpinus )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of Time of Temperature Exposure on Routine Metabolic Rate and Body Mass Scaling in Alpine Charr ( Salvelinus umbla )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis‐doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15663⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522938v1</w:t>
+                <w:t xml:space="preserve">hal-05508577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐genetic phenotypic variability affects populations and communities in protist microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat shocks during egg incubation led to developmental, morphological, and behavioral differences in Arctic charr ( Salvelinus alpinus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523428v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity and the effects of thermal fluctuations on specialists and generalists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Non‐genetic phenotypic variability affects populations and communities in protist microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Campana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2025), pp.20240256. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (2), pp.221-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675396v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetically‐conserved candidate genes unify biodiversity–ecosystem function relationships and eco‐evolutionary dynamics across biological scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic plasticity and the effects of thermal fluctuations on specialists and generalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17043⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2025), pp.20240256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128234v1</w:t>
+                <w:t xml:space="preserve">hal-04675396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic erosion reduces biomass temporal stability in wild fish populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phylogenetically‐conserved candidate genes unify biodiversity–ecosystem function relationships and eco‐evolutionary dynamics across biological scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.4362. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40104-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247239v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and intraspecific variation in a consumer species drive ecosystem multifunctionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic erosion reduces biomass temporal stability in wild fish populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme G Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09286⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40104-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675401v1</w:t>
+                <w:t xml:space="preserve">hal-04247239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resident-disperser differences and genetic variability affect communities in microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Climate and intraspecific variation in a consumer species drive ecosystem multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Staffan Jacob</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/722750⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827111v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie L M Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (11), pp.2410-2421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resident-disperser differences and genetic variability affect communities in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elvire Bestion</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cote</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.001⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/722750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603063v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific diversity loss in a predator species alters prey community structure and ecosystem functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samson Acoca-Pidolle</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001145⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (4), pp.322-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237418v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in the metabolic levels due to phenotypic plasticity in the Pyrenean newt, Calotriton asper, during cave colonization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intraspecific diversity loss in a predator species alters prey community structure and ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Calvez</w:t>
+                <w:t xml:space="preserve">José M Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Trochet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samson Acoca-Pidolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (23), pp.12983-12989. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.e3001145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651851v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does range expansion modify trait covariation? A study of a northward expanding dragonfly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reduction in the metabolic levels due to phenotypic plasticity in the Pyrenean newt, Calotriton asper, during cave colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deluen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilla Koch</w:t>
+                <w:t xml:space="preserve">Olivier Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Brodin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 192, pp.565-575. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (23), pp.12983-12989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-020-04592-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464354v1</w:t>
+                <w:t xml:space="preserve">hal-03651851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A river runs through it: The causes, consequences, and management of intraspecific diversity in river networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Does range expansion modify trait covariation? A study of a northward expanding dragonfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+                <w:t xml:space="preserve">Lieven Therry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+                <w:t xml:space="preserve">Fia Finn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keoni Saint-Pé</w:t>
+                <w:t xml:space="preserve">Kamilla Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Tomas Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.1195-1213. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.565-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-020-04592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914974v1</w:t>
+                <w:t xml:space="preserve">hal-02464354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking intraspecific variability in trophic and functional niches along an environmental gradient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A river runs through it: The causes, consequences, and management of intraspecific diversity in river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keoni Saint-Pé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13508⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1195-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064396v1</w:t>
+                <w:t xml:space="preserve">hal-02914974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of functional traits and their syndromes in a freshwater fish species (Phoxinus phoxinus): The role of adaptive and nonadaptive processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Linking intraspecific variability in trophic and functional niches along an environmental gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4961⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.1401-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021939v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of harvest-driven trait changes for invasive species management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variability of functional traits and their syndromes in a freshwater fish species (Phoxinus phoxinus): The role of adaptive and nonadaptive processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Robert Britton</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (6), pp.317-318. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.2833-2846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fee.1922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987316v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The community and ecosystem consequences of intraspecific diversity: a meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of harvest-driven trait changes for invasive species management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Zavorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iris Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12472⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.1922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688980v1</w:t>
+                <w:t xml:space="preserve">hal-02987316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The community and ecosystem consequences of intraspecific diversity: a meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (2), pp.648-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The functional syndrome: linking individual trait variability to ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284 (1868), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2017.1893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2694,137 +2828,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A century of isolation in contrasting environments drives evolutionary divergence in a small population of salmonids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P02.063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2834,130 +2968,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The community and ecosystem consequences of intraspecific diversity: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2967,353 +3101,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux sur le rôle de la température pour les traits d’histoires de vie de l’omble chevalier (Salvelinus umbla)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des frayères potentielles d’ombles chevalier (Salvelinus umbla) dans le lac de Sainte-Croix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CARRTEL INRAE &amp; USMB; Pôle ECLA; UMR RECOVER. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033066v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des frayères potentielles d’ombles chevalier (Salvelinus umbla) dans le lac de Sainte-Croix.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthèse des travaux sur le rôle de la température pour les traits d’histoires de vie de l’omble chevalier (Salvelinus umbla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CARRTEL INRAE &amp; USMB; Pôle ECLA; UMR RECOVER. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033075v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA extraction from fish tissue using the Wizard® SV 96 Genomic DNA Purification System (Promega)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3323,114 +3457,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle écologique de la biodiversité intraspécifique en milieu aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Institut National Polytechnique de Toulouse - INPT, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019INPT0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04158058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3577,51 +3711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stanislawek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fargeot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15663" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G Prunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40104-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03237418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001145" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deluen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Therry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fia Finn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Koch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Brodin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04592-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03064396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03021939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4961" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02987316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert Britton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1922" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04158058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740828" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stanislawek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fargeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15663" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G Prunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40104-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03237418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deluen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6882" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Therry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fia Finn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Koch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Brodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04592-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03064396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13508" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03021939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4961" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02987316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert Britton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1922" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04158058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>