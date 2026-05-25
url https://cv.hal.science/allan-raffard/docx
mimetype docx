--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Warming and Genomic Diversity Loss Alter the Biomass and the Size Distribution of Experimental Fish Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Time of Temperature Exposure on Routine Metabolic Rate and Body Mass Scaling in Alpine Charr ( Salvelinus umbla )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Stanislawek</w:t>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allan Raffard</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fargeot</w:t>
+                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Lefort</w:t>
+                <w:t xml:space="preserve">Emilie Réalis‐doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70611. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508698v1</w:t>
+                <w:t xml:space="preserve">hal-05508577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Time of Temperature Exposure on Routine Metabolic Rate and Body Mass Scaling in Alpine Charr ( Salvelinus umbla )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Warming and Genomic Diversity Loss Alter the Biomass and the Size Distribution of Experimental Fish Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stanislawek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+                <w:t xml:space="preserve">Laura Fargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Réalis‐doyelle</w:t>
+                <w:t xml:space="preserve">Maxim Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71907. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508577v1</w:t>
+                <w:t xml:space="preserve">hal-05508698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat shocks during egg incubation led to developmental, morphological, and behavioral differences in Arctic charr ( Salvelinus alpinus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,265 +870,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetically‐conserved candidate genes unify biodiversity–ecosystem function relationships and eco‐evolutionary dynamics across biological scales</w:t>
+                <w:t xml:space="preserve">Genetic erosion reduces biomass temporal stability in wild fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Fargeot</w:t>
+                <w:t xml:space="preserve">Jérôme G Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17043⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40104-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128234v1</w:t>
+                <w:t xml:space="preserve">hal-04247239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic erosion reduces biomass temporal stability in wild fish populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chevalier</w:t>
+                <w:t xml:space="preserve">Phylogenetically‐conserved candidate genes unify biodiversity–ecosystem function relationships and eco‐evolutionary dynamics across biological scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.4362. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40104-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247239v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and intraspecific variation in a consumer species drive ecosystem multifunctionality</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Di Gesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,291 +1238,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resident-disperser differences and genetic variability affect communities in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie L M Campana</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/722750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822123v1</w:t>
+                <w:t xml:space="preserve">hal-03827111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resident-disperser differences and genetic variability affect communities in microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie L M Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.2410-2421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/722750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827111v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
               </w:r>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Acoca-Pidolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1770,542 +1770,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in the metabolic levels due to phenotypic plasticity in the Pyrenean newt, Calotriton asper, during cave colonization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking intraspecific variability in trophic and functional niches along an environmental gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Trochet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6882⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.1401-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651851v1</w:t>
+                <w:t xml:space="preserve">hal-03064396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does range expansion modify trait covariation? A study of a northward expanding dragonfly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomas Brodin</w:t>
+                <w:t xml:space="preserve">A river runs through it: The causes, consequences, and management of intraspecific diversity in river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keoni Saint-Pé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-020-04592-1⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1195-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464354v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A river runs through it: The causes, consequences, and management of intraspecific diversity in river networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction in the metabolic levels due to phenotypic plasticity in the Pyrenean newt, Calotriton asper, during cave colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deluen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12941⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (23), pp.12983-12989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914974v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking intraspecific variability in trophic and functional niches along an environmental gradient</w:t>
+                <w:t xml:space="preserve">Does range expansion modify trait covariation? A study of a northward expanding dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Therry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fia Finn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (8), pp.1401-1411. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.565-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-020-04592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064396v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of functional traits and their syndromes in a freshwater fish species (Phoxinus phoxinus): The role of adaptive and nonadaptive processes.</w:t>
               </w:r>
@@ -2317,64 +2317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (2), pp.648-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,64 +2855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A century of isolation in contrasting environments drives evolutionary divergence in a small population of salmonids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,259 +3109,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des frayères potentielles d’ombles chevalier (Salvelinus umbla) dans le lac de Sainte-Croix.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des travaux sur le rôle de la température pour les traits d’histoires de vie de l’omble chevalier (Salvelinus umbla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CARRTEL INRAE &amp; USMB; Pôle ECLA; UMR RECOVER. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033075v1</w:t>
+                <w:t xml:space="preserve">hal-05033066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux sur le rôle de la température pour les traits d’histoires de vie de l’omble chevalier (Salvelinus umbla)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des frayères potentielles d’ombles chevalier (Salvelinus umbla) dans le lac de Sainte-Croix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CARRTEL INRAE &amp; USMB; Pôle ECLA; UMR RECOVER. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033066v1</w:t>
+                <w:t xml:space="preserve">hal-05033075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA extraction from fish tissue using the Wizard® SV 96 Genomic DNA Purification System (Promega)</w:t>
               </w:r>
@@ -3711,51 +3711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740828" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stanislawek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fargeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15663" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G Prunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40104-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03237418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deluen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6882" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Therry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fia Finn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Koch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Brodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04592-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03064396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13508" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03021939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4961" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02987316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert Britton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1922" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04158058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740828" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stanislawek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fargeot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15663" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G Prunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40104-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03237418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03064396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13508" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deluen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Therry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fia Finn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Koch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Brodin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04592-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03021939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4961" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02987316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert Britton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1922" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04158058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>