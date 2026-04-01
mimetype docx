--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -257,3170 +257,3170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hafed Abdouli, Min Trībūlīṭāniya ilā Aṭrābuls: al-mašhad al-ta‘mīrī ḫilāl al-‘aṣr al-wasīṭ al-mutaqaddam bayna al-tawāṣul wal-taḥawwulāt, [De la Tripolitaine à Tripoli : le paysage urbain au début du Moyen Âge entre continuité et changement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14eot⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malfante l’Africain. Relire la « Lettre du Touat » (1447)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, pp.225-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13v5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hafed Abdouli, Min Trībūlīṭāniya ilā Aṭrābuls: al-mašhad al-ta‘mīrī ḫilāl al-‘aṣr al-wasīṭ al-mutaqaddam bayna al-tawāṣul wal-taḥawwulāt, [De la Tripolitaine à Tripoli : le paysage urbain au début du Moyen Âge entre continuité et changement]</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt King, Dynasties Intertwined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.353-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11v17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités fragmentées et diaspora des élites aux frontières du monde islamique. Contribution à la reconstitution de certains aspects de la carte de « l’ère sunnite » dans l’Islam médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.103-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.6202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cyrille Aillet, l’archipel ibadite. Une histoire des marges du Maghreb médiéval »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IKOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.177-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie GUÉDON (éd.), La frontière méridionale du Maghreb. Approches croisées (Antiquité-Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14eot⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.16665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Matt King, Dynasties Intertwined. The Zirids of Ifriqiya and the Normans of Sicily</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مسار بحث</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tlemcen et les deux grands sièges mérinides (698‑737/1299‑1337)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martinez-Gros, L’Empire islamique viie-xie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.353-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11v17⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 253, pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Identités fragmentées et diaspora des élites aux frontières du monde islamique. Contribution à la reconstitution de certains aspects de la carte de « l’ère sunnite » dans l’Islam médiéval</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abrégé de Dībāǧat al-iftiḫār: un texte du IXe/XVe siècle récemment édité relatif aux saints de la vallée du Chélif (Maghreb central) à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.306-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">« Cyrille Aillet, l’archipel ibadite. Une histoire des marges du Maghreb médiéval »</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bône et la littoralisation du pays Kutâma (IX-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IKOSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.177-180</w:t>
+              <w:t xml:space="preserve">Revue de la Méditerranée édition électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie GUÉDON (éd.), La frontière méridionale du Maghreb. Approches croisées (Antiquité-Moyen Âge)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fatimides et le Maghreb central : littoralisation de la dynastie et modes de contrôle des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 151, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remmm.16665⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Les Fatimides et la Méditerranée centrale Xe-XIIe siècles, 139, pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.9460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الجزائر العاصمة وقبيلة الثعالبة: تأسيس وتطور مدينة وسيطة</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passerelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voguet Élise, Le monde rural du Maghreb central (xive-xve siècles). Réalités sociales et constructions juridiques d’après les Nawâzil Mâzûna, Paris, Publications de la Sorbonne, 2014 (Bibliothèque historique des pays d’Islam, 5), 512 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Fatimides et la Méditerranée centrale Xe-XIIe siècles, 139, pp.274-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.8971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tlemcen et les deux grands sièges mérinides (698‑737/1299‑1337)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer et les milieux mystiques d’après la production hagiographique du Maghreb occidental (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La mer et le sacré en Islam médiéval, 130, pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.7375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le massif de l’Aurès et les oasis : apparition, évolution et disparition des communautés ibâḍites du Zâb (viiie-xive siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.7837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alouani, Salah, Tribus et marabouts. A‘rāb et walāya dans l’intérieur de l’Ifrīqiya entre le VIe/XIIe et le XIIe/XVIIIe siècles, Helsinki, Academia Scientiarum Fennica, série « Humaniora », n.º 358, 2010, 307 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.213-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Alouani, Tribus et marabouts. A‘râb et walâya dans l’intérieur de l’Ifrîqiya entre le VIe/XIIe et le XIIe/XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/alqantara.2012.v33.i1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">خمسون سنة من البحث في التاريخ الوسيط بالجامعة الجزائرية (1962-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mawaqif (Revue des études et des recherches sur la société et l'histoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.109-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مدريد الإسلامية من خلال دراسة غربية جديدة</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et sciences humaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v6i12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation foncière du Maghreb central (VII e -XIV e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mawaqif (Revue des études et des recherches sur la société et l'histoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.43-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">أبو المهاجر دينار بين الروايات العربية و القراءات الغربية صور و أبعاد</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v6i11.2419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الهجرة الهلالية وأثرها على تغيير البنية الاجتماعية لبلاد الزاب</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et sciences humaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés rurales et pouvoirs urbains au Maghreb central (vii-xive siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le monde rural dans l'Occident musulman médiéval, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.6435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le recueil ibaḍite-wahbite siyar al-mašā’iḫ : retour sur son attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Al-Andalus Magreb: Estudios árabes e islámicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et production du savoir historique au Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">عمارة علاوة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">مجلة جامعة الأمير عبد القادر للعلوم الإسلامية</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/emirj.v23i1.2385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">التطور العمراني والتجاري لمدينة بجاية في العصر الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'université de l'Emir Abdelkader des sciences islamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.227-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration des ibadites-wahbites au Maghreb (XIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 55, pp.255-274</w:t>
+              <w:t xml:space="preserve">, 2008, 42, pp.259-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">مسار بحث</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الحفريات الأثرية بالحاضرة الحمادية الأولى بين الذاكرة و التاريخ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et sciences humaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v5i9.2371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">انتشار المذهب المالكي ببلاد المغرب الأوسط (الجزائر) قراءة سوسيولوجية</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afaq althaqafah wa l-Turath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56, pp.25-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun et les Berbères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et sciences humaines, Université Emir Abdelkader, Constantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun et l'Occident chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al Mieyar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (11), pp.329-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte méconnu sur deux groupes hérétiques du Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (3), pp.348-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الكتابة التاريخية في الغرب الإسلامي الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al-Tarikh al-arabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.329-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الهجرة الهلالية و إشكالية انحطاط حضارة المغرب الإسلامي الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (2), pp.31-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v2i4.2795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-R Pouvoir, économie et société dans le Maghreb hammadide (395-1004 / 547-1152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94, pp.121-132</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 23-24, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.5711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Martinez-Gros, L’Empire islamique viie-xie siècle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, économie et société dans le Maghreb hammadide (395-1004 / 547-1152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccm.6893⟩</w:t>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23-24, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.5711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...1898 lines deleted...]
-                <w:t xml:space="preserve">الكتابة التاريخية في الغرب الإسلامي الوسيط</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الرقيق القيرواني وبلورة الفكر التاريخي في بلاد المغرب</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">al-Tarikh al-arabi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32, pp.329-364</w:t>
+              <w:t xml:space="preserve">, 2003, 25, pp.111-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...310 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La transmission du savoir historique au Maghreb et al-Andalus à la fin du Moyen Âge</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur la problématique du déclin économique du monde musulman médiéval : le cas du Maghreb hammadide (XI-XIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Maghreb review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22 (2-3), pp.215-244</w:t>
+              <w:t xml:space="preserve">, 2003, 22 (1), pp.2-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Retour sur la problématique du déclin économique du monde musulman médiéval : le cas du Maghreb hammadide (XI-XIIe siècles) »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission du savoir historique au Maghreb et al-Andalus à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Maghreb review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22 (1), pp.2-26</w:t>
+              <w:t xml:space="preserve">, 2003, 22 (2-3), pp.215-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04491140v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ابن شداد الصنهاجي جامع أخبار المغرب الوسيط</w:t>
               </w:r>
@@ -4030,151 +4030,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">دراسات في التاريخ الوسيط للجزائر والغرب الإسلامي</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office des publications universitaires, 2008, 978-9961-0-1129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">دراسات تاريخية وفكرية</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENAG, 2008, 978-9961-62-730-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085732v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04085735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4715,173 +4715,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peuplement et arabisation au Maghreb médiéval : l’exemple du pays des Kutãma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bilal Sarr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alborán. Poblamiento e intercambios en las zonas costeras de al-Andalus y el Magreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Al Borao Alhulia, pp.269-285, 2018, 978-84-948006-9-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bône: Essor et développement d'une petite ville du Maghreb oriental (VIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malamut, Elisabeth; Ouerfelli, Mohamed; Buti, Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre deux rives: villes en Méditerranée au Moyen Âge et à l'Époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.195-223, 2018, 9791036577376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086260v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04058648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ibadisme et la malikisation du Maghreb central: étude d'un processus long et complexe (ive–vie/xe–xiie siècle)</w:t>
               </w:r>
@@ -6005,51 +6005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EECD37D"/>
+    <w:nsid w:val="963E539A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6236,51 +6236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allaoua-amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6472-8154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kaouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v5e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7837" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2012.v33.i1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1604;&#1575;&#1608;&#1577; &#1593;&#1605;&#1575;&#1585;&#1577;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i11.2419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1605;&#1575;&#1585;&#1577; &#1593;&#1604;&#1575;&#1608;&#1577;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/emirj.v23i1.2385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v5i9.2371" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.5711" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VDJMJV61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v2i4.2795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Filali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Kitouni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773651-009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004460089_013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110584394-020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1mtz84h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/encyclopedieberbere.4012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allaoua-amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6472-8154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kaouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v5e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7837" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2012.v33.i1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1604;&#1575;&#1608;&#1577; &#1593;&#1605;&#1575;&#1585;&#1577;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i11.2419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1605;&#1575;&#1585;&#1577; &#1593;&#1604;&#1575;&#1608;&#1577;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/emirj.v23i1.2385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v5i9.2371" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v2i4.2795" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.5711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VDJMJV61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Filali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Kitouni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773651-009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004460089_013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110584394-020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1mtz84h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/encyclopedieberbere.4012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>