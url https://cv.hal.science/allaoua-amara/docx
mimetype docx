--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -257,3101 +257,3101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malfante l’Africain. Relire la « Lettre du Touat » (1447)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.225-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13v5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hafed Abdouli, Min Trībūlīṭāniya ilā Aṭrābuls: al-mašhad al-ta‘mīrī ḫilāl al-‘aṣr al-wasīṭ al-mutaqaddam bayna al-tawāṣul wal-taḥawwulāt, [De la Tripolitaine à Tripoli : le paysage urbain au début du Moyen Âge entre continuité et changement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14eot⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Malfante l’Africain. Relire la « Lettre du Touat » (1447)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt King, Dynasties Intertwined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.353-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11v17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités fragmentées et diaspora des élites aux frontières du monde islamique. Contribution à la reconstitution de certains aspects de la carte de « l’ère sunnite » dans l’Islam médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 39, pp.225-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13v5e⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 38, pp.103-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.6202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Matt King, Dynasties Intertwined</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cyrille Aillet, l’archipel ibadite. Une histoire des marges du Maghreb médiéval »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IKOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.177-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie GUÉDON (éd.), La frontière méridionale du Maghreb. Approches croisées (Antiquité-Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.16665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مسار بحث</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tlemcen et les deux grands sièges mérinides (698‑737/1299‑1337)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martinez-Gros, L’Empire islamique viie-xie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 266, pp.353-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11v17⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 253, pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Identités fragmentées et diaspora des élites aux frontières du monde islamique. Contribution à la reconstitution de certains aspects de la carte de « l’ère sunnite » dans l’Islam médiéval</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abrégé de Dībāǧat al-iftiḫār: un texte du IXe/XVe siècle récemment édité relatif aux saints de la vallée du Chélif (Maghreb central) à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.306-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">« Cyrille Aillet, l’archipel ibadite. Une histoire des marges du Maghreb médiéval »</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bône et la littoralisation du pays Kutâma (IX-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IKOSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.177-180</w:t>
+              <w:t xml:space="preserve">Revue de la Méditerranée édition électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie GUÉDON (éd.), La frontière méridionale du Maghreb. Approches croisées (Antiquité-Moyen Âge)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fatimides et le Maghreb central : littoralisation de la dynastie et modes de contrôle des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 151, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remmm.16665⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Les Fatimides et la Méditerranée centrale Xe-XIIe siècles, 139, pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.9460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الجزائر العاصمة وقبيلة الثعالبة: تأسيس وتطور مدينة وسيطة</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passerelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voguet Élise, Le monde rural du Maghreb central (xive-xve siècles). Réalités sociales et constructions juridiques d’après les Nawâzil Mâzûna, Paris, Publications de la Sorbonne, 2014 (Bibliothèque historique des pays d’Islam, 5), 512 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Fatimides et la Méditerranée centrale Xe-XIIe siècles, 139, pp.274-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.8971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">مسار بحث</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer et les milieux mystiques d’après la production hagiographique du Maghreb occidental (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La mer et le sacré en Islam médiéval, 130, pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.7375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Alouani, Tribus et marabouts. A‘râb et walâya dans l’intérieur de l’Ifrîqiya entre le VIe/XIIe et le XIIe/XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/alqantara.2012.v33.i1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alouani, Salah, Tribus et marabouts. A‘rāb et walāya dans l’intérieur de l’Ifrīqiya entre le VIe/XIIe et le XIIe/XVIIIe siècles, Helsinki, Academia Scientiarum Fennica, série « Humaniora », n.º 358, 2010, 307 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.213-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le massif de l’Aurès et les oasis : apparition, évolution et disparition des communautés ibâḍites du Zâb (viiie-xive siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.7837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">خمسون سنة من البحث في التاريخ الوسيط بالجامعة الجزائرية (1962-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mawaqif (Revue des études et des recherches sur la société et l'histoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.109-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مدريد الإسلامية من خلال دراسة غربية جديدة</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v6i12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation foncière du Maghreb central (VII e -XIV e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mawaqif (Revue des études et des recherches sur la société et l'histoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.43-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">أبو المهاجر دينار بين الروايات العربية و القراءات الغربية صور و أبعاد</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v6i11.2419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés rurales et pouvoirs urbains au Maghreb central (vii-xive siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le monde rural dans l'Occident musulman médiéval, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.6435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الهجرة الهلالية وأثرها على تغيير البنية الاجتماعية لبلاد الزاب</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et production du savoir historique au Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">عمارة علاوة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">مجلة جامعة الأمير عبد القادر للعلوم الإسلامية</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/emirj.v23i1.2385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">التطور العمراني والتجاري لمدينة بجاية في العصر الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'université de l'Emir Abdelkader des sciences islamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.227-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le recueil ibaḍite-wahbite siyar al-mašā’iḫ : retour sur son attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Al-Andalus Magreb: Estudios árabes e islámicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الحفريات الأثرية بالحاضرة الحمادية الأولى بين الذاكرة و التاريخ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v5i9.2371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration des ibadites-wahbites au Maghreb (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.259-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">انتشار المذهب المالكي ببلاد المغرب الأوسط (الجزائر) قراءة سوسيولوجية</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afaq althaqafah wa l-Turath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56, pp.25-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun et les Berbères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun et l'Occident chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al Mieyar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (11), pp.329-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte méconnu sur deux groupes hérétiques du Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (3), pp.348-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الكتابة التاريخية في الغرب الإسلامي الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al-Tarikh al-arabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.329-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-R Pouvoir, économie et société dans le Maghreb hammadide (395-1004 / 547-1152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94, pp.121-132</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 23-24, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.5711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الهجرة الهلالية و إشكالية انحطاط حضارة المغرب الإسلامي الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (2), pp.31-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v2i4.2795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Martinez-Gros, L’Empire islamique viie-xie siècle</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, économie et société dans le Maghreb hammadide (395-1004 / 547-1152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccm.6893⟩</w:t>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23-24, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.5711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’abrégé de Dībāǧat al-iftiḫār: un texte du IXe/XVe siècle récemment édité relatif aux saints de la vallée du Chélif (Maghreb central) à la fin du Moyen Âge</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur la problématique du déclin économique du monde musulman médiéval : le cas du Maghreb hammadide (XI-XIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67, pp.306-313</w:t>
+              <w:t xml:space="preserve">The Maghreb review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (1), pp.2-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1832 lines deleted...]
-                <w:t xml:space="preserve">الكتابة التاريخية في الغرب الإسلامي الوسيط</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الرقيق القيرواني وبلورة الفكر التاريخي في بلاد المغرب</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">al-Tarikh al-arabi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32, pp.329-364</w:t>
+              <w:t xml:space="preserve">, 2003, 25, pp.111-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...358 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491140v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05378361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission du savoir historique au Maghreb et al-Andalus à la fin du Moyen Âge</w:t>
               </w:r>
@@ -6005,51 +6005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="963E539A"/>
+    <w:nsid w:val="F5F0B4FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6236,51 +6236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allaoua-amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6472-8154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kaouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v5e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7837" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2012.v33.i1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1604;&#1575;&#1608;&#1577; &#1593;&#1605;&#1575;&#1585;&#1577;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i11.2419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1605;&#1575;&#1585;&#1577; &#1593;&#1604;&#1575;&#1608;&#1577;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/emirj.v23i1.2385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v5i9.2371" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v2i4.2795" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.5711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VDJMJV61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Filali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Kitouni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773651-009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004460089_013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110584394-020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1mtz84h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/encyclopedieberbere.4012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allaoua-amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6472-8154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kaouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v5e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2012.v33.i1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7837" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1604;&#1575;&#1608;&#1577; &#1593;&#1605;&#1575;&#1585;&#1577;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i11.2419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1605;&#1575;&#1585;&#1577; &#1593;&#1604;&#1575;&#1608;&#1577;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/emirj.v23i1.2385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v5i9.2371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.5711" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VDJMJV61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v2i4.2795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Filali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Kitouni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773651-009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004460089_013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110584394-020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1mtz84h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/encyclopedieberbere.4012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>