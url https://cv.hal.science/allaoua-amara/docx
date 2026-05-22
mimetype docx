--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6472-8154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=COihzjAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,3478 +188,3478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brosselard et le Tuḥfat al-i‘tibār : sur la paternité des inscriptions arabes de Tlemcen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Kaouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Archéologie Algérienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9, pp.17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafed Abdouli, Min Trībūlīṭāniya ilā Aṭrābuls: al-mašhad al-ta‘mīrī ḫilāl al-‘aṣr al-wasīṭ al-mutaqaddam bayna al-tawāṣul wal-taḥawwulāt, [De la Tripolitaine à Tripoli : le paysage urbain au début du Moyen Âge entre continuité et changement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14eot⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malfante l’Africain. Relire la « Lettre du Touat » (1447)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, pp.225-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13v5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt King, Dynasties Intertwined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.353-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11v17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités fragmentées et diaspora des élites aux frontières du monde islamique. Contribution à la reconstitution de certains aspects de la carte de « l’ère sunnite » dans l’Islam médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.103-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.6202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cyrille Aillet, l’archipel ibadite. Une histoire des marges du Maghreb médiéval »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IKOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.177-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie GUÉDON (éd.), La frontière méridionale du Maghreb. Approches croisées (Antiquité-Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14eot⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.16665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tlemcen et les deux grands sièges mérinides (698‑737/1299‑1337)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مسار بحث</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martinez-Gros, L’Empire islamique viie-xie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 266, pp.353-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11v17⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 253, pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abrégé de Dībāǧat al-iftiḫār: un texte du IXe/XVe siècle récemment édité relatif aux saints de la vallée du Chélif (Maghreb central) à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.306-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fatimides et le Maghreb central : littoralisation de la dynastie et modes de contrôle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 151, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remmm.16665⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Les Fatimides et la Méditerranée centrale Xe-XIIe siècles, 139, pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.9460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bône et la littoralisation du pays Kutâma (IX-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Méditerranée édition électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.141-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الجزائر العاصمة وقبيلة الثعالبة: تأسيس وتطور مدينة وسيطة</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passerelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voguet Élise, Le monde rural du Maghreb central (xive-xve siècles). Réalités sociales et constructions juridiques d’après les Nawâzil Mâzûna, Paris, Publications de la Sorbonne, 2014 (Bibliothèque historique des pays d’Islam, 5), 512 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Fatimides et la Méditerranée centrale Xe-XIIe siècles, 139, pp.274-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.8971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer et les milieux mystiques d’après la production hagiographique du Maghreb occidental (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La mer et le sacré en Islam médiéval, 130, pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.7375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le massif de l’Aurès et les oasis : apparition, évolution et disparition des communautés ibâḍites du Zâb (viiie-xive siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.7837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alouani, Salah, Tribus et marabouts. A‘rāb et walāya dans l’intérieur de l’Ifrīqiya entre le VIe/XIIe et le XIIe/XVIIIe siècles, Helsinki, Academia Scientiarum Fennica, série « Humaniora », n.º 358, 2010, 307 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.213-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Alouani, Tribus et marabouts. A‘râb et walâya dans l’intérieur de l’Ifrîqiya entre le VIe/XIIe et le XIIe/XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/alqantara.2012.v33.i1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">خمسون سنة من البحث في التاريخ الوسيط بالجامعة الجزائرية (1962-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mawaqif (Revue des études et des recherches sur la société et l'histoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.109-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مدريد الإسلامية من خلال دراسة غربية جديدة</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v6i12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation foncière du Maghreb central (VII e -XIV e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mawaqif (Revue des études et des recherches sur la société et l'histoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.43-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">أبو المهاجر دينار بين الروايات العربية و القراءات الغربية صور و أبعاد</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v6i11.2419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الهجرة الهلالية وأثرها على تغيير البنية الاجتماعية لبلاد الزاب</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés rurales et pouvoirs urbains au Maghreb central (vii-xive siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le monde rural dans l'Occident musulman médiéval, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.6435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le recueil ibaḍite-wahbite siyar al-mašā’iḫ : retour sur son attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Al-Andalus Magreb: Estudios árabes e islámicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et production du savoir historique au Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">عمارة علاوة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">مجلة جامعة الأمير عبد القادر للعلوم الإسلامية</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/emirj.v23i1.2385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">التطور العمراني والتجاري لمدينة بجاية في العصر الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'université de l'Emir Abdelkader des sciences islamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.227-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration des ibadites-wahbites au Maghreb (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.259-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الحفريات الأثرية بالحاضرة الحمادية الأولى بين الذاكرة و التاريخ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v5i9.2371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">انتشار المذهب المالكي ببلاد المغرب الأوسط (الجزائر) قراءة سوسيولوجية</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afaq althaqafah wa l-Turath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56, pp.25-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun et les Berbères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun et l'Occident chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al Mieyar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (11), pp.329-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte méconnu sur deux groupes hérétiques du Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (3), pp.348-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الكتابة التاريخية في الغرب الإسلامي الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al-Tarikh al-arabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.329-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الهجرة الهلالية و إشكالية انحطاط حضارة المغرب الإسلامي الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">علاوة عمارة</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (2), pp.31-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37138/jarh.v2i4.2795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-R Pouvoir, économie et société dans le Maghreb hammadide (395-1004 / 547-1152)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94, pp.121-132</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 23-24, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.5711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, économie et société dans le Maghreb hammadide (395-1004 / 547-1152)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23-24, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.5711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الرقيق القيرواني وبلورة الفكر التاريخي في بلاد المغرب</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">al-Tarikh al-arabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25, pp.111-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Allaoua Amara</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission du savoir historique au Maghreb et al-Andalus à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Maghreb review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (2-3), pp.215-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur la problématique du déclin économique du monde musulman médiéval : le cas du Maghreb hammadide (XI-XIIe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Maghreb review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (1), pp.2-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ابن شداد الصنهاجي جامع أخبار المغرب الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al-Tarikh al-arabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.67-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Qal‘a des Banī Ḥammād : l’histoire d’un déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie islamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Idrīsī et les Ḥammūdides de Sicile: nouvelles donnees biographiques sur l'auteur du &amp;quot;Livre de Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67, pp.306-313</w:t>
+              <w:t xml:space="preserve">, 2001, 48 (1), pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...2544 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3648,1918 +3669,1918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">تحفة الاعتبار فيما وجد من الآثار بمدينة الجدار</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Kaouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dâr al-Hudâ. Dâr al-Hudâ, 1, pp.158, 2021, 978-9947-0-5945-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">بجاية ميناء مغاربي 1067-1510</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haut conseil de la Langue arabe. Haut conseil de la Langue arabe, 2, pp.1000, 2015, 978-9947-821-80-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Valérian</w:t>
+                <w:t xml:space="preserve">halshs-04060083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مدينة قسنطينة: محطات في تاريخها الثقافي والعمراني</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Haut conseil de la Langue arabe. Haut conseil de la Langue arabe, 2, pp.1000, 2015, 978-9947-821-80-0</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaltoum Kitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mairie de Costantine, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Filali</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Mairie de Costantine, 2015</w:t>
+                <w:t xml:space="preserve">hal-04085849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">مغرب أوسطيات. دراسات في تاريخ وحضارة الجزائر في العصر الإسلامي الوسيط</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allaoua Amara. Maktabat Iqra', 1, pp.287, 2013, 978-9931-9159-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Allaoua Amara. Maktabat Iqra', 1, pp.287, 2013, 978-9931-9159-0-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'Algérie dans la recherche universitaire en France (1968-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faculté des lettres et sciences humaines. Faculté des lettres et sciences humaines, pp.78, 2010, 978-9961-9962-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Faculté des lettres et sciences humaines. Faculté des lettres et sciences humaines, pp.78, 2010, 978-9961-9962-0-1</w:t>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">دراسات تاريخية وفكرية</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENAG, 2008, 978-9961-62-730-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">دراسات في التاريخ الوسيط للجزائر والغرب الإسلامي</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office des publications universitaires, 2008, 978-9961-0-1129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085735v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04085732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">الهجرة ودورها في تشكيل التركيبة الاجتماعية للمجالات الكتامية (ق 1-8 هـ/7-14م)&amp;quot;، الهجرات والحركات البشرية ببلاد المغرب وامتداداتها الراهنة</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre arabe des recherches et de l'étude des politiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">الهجرات والحركات البشرية ببلاد المغرب وامتداداتها الراهنة</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Setumedia, pp.145-165, 2023, 978-9938-61-050-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibn Saʿdūn al-Qayrawānī (m. 485/1092), un transmetteur de connaissances juridiques, mystiques et historiques en Occident musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Meouak; Cristina de la Puente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connected Stories. Contacts, Traditions and Transmissions in Premodern Mediterranean Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.256-278, 2022, 978-3-11-077256-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110773651-009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110773651-009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04077548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du discours sur les Berbères dans les sources narratives du Maghreb médiéval (IXe-XIVe siècle). L'évolution du discours sur les Berbères dans les sources narratives du Maghreb médiéval (IXe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa de Velazquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Berbères entre Maghreb et Mashreq (VIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Casa de Velazquez, pp.55-70, 2021, 978-84-9096--325-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux d’histoire médiévale dans les universités algériennes: bilan et tendances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amar S. Baadj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Handbook of Modern Arabic Historical Scholarship on the Ancient and Medieval Periods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.445-480, 2021, 978-90-04-46007-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004460089_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004460089_013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04077618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islamisation et arabisation de l'ancienne Numidie méridionale (VIIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bial Sarr; Angeles Navarro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabización, islamización y resistencias en al-Andalus y el Magreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial universidad de Granada; Patronato de la Ambra y El Generalife, pp.123-144, 2019, 978-84-338-6594-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los ziríes en el Magreb central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Malpica Cuello; Bilal Sarr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Granada zirí y el universo beréber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Junta de Andalucía, Consejería de Cultura y Patrimonio Histórico, pp.184-191, 2019, 978-84-17518-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des sources textuelles à la connaissance de l'artisanat au Maghreb médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Burri; M. Ouerfelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artisanat et métiers en Méditerranée médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.205-218, 2018, 9791032001646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bône: Essor et développement d'une petite ville du Maghreb oriental (VIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malamut, Elisabeth; Ouerfelli, Mohamed; Buti, Gilbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre deux rives: villes en Méditerranée au Moyen Âge et à l'Époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.195-223, 2018, 9791036577376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplement et arabisation au Maghreb médiéval : l’exemple du pays des Kutãma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bilal Sarr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alborán. Poblamiento e intercambios en las zonas costeras de al-Andalus y el Magreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Al Borao Alhulia, pp.269-285, 2018, 978-84-948006-9-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ibadisme et la malikisation du Maghreb central: étude d'un processus long et complexe (ive–vie/xe–xiie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Aillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ibadisme dans les sociétés de l’Islam médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.329-347, 2018, 978-3-11-058379-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110584394-020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110584394-020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04077419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Ašīr à Béjaïa: émergence et développement politique et socioculturel chez les Ḥammādīdes au Maghreb central (xie-xiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manzano Rodríguez, Miguel Ángel; El Hour, Rachid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Política, sociedad e identidades en el Occidente islámico (siglos XI-XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Ediciones Universidad de Salamanca, pp.43-56, 2016, 9788490126929. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt1mtz84h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctt1mtz84h⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04086262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la théologie ibâḍîte maghrébine d'après une épître hérésiographique de la fin du Ve/XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ersilia Francesca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibadi Theology. Rereading Sources and Scholarly Works (Studies on Ibadism and Oman)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg Olms Verlag, pp.93-99, 2015, 978-3487148854. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700585-12341391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15700585-12341391⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04076996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire générale de l'Algérie: l'Algérie médiévale- Histoire politique (première partie): fin du VIIe - milieu du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Houari Touati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire générale de l'Algérie. L'Algérie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zaytun, pp.9-64, 2014, 978-9931-9192-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés oasiennes et tradition manuscrite arabe : l’exemple des collections privées des Ouled Saïd au Gourara (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christia Mûller; Muriel Roland-Rouabah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES NON-DITS DU NOM. ONOMASTIQUE ET DOCUMENTS EN TERRES D'ISLAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ifpo, pp.145-160, 2013, 978-2-35159-167-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture en arabe dialectal dans le corpus de lettres arabes du Constantinois ‘papiers Duvivier’ 1833-1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Méouak, Pedro Sánchez, Ángeles Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De los manuscritos medievales a internet : la presencia del árabe vernáculo en las fuentes escritas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Zaragoza, pp.255-273, 2012, 978-84-615-6624-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la conversion et la mort: le statut et le sort des Ibadites maghrébins d'après les textes juridiques mâlikites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Meouak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biografías magrebíes. Identidades y grupos religiosos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, pp.65-86, 2012, 9788400094959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’islamisation du Maghreb central (viie-xie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Valérian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islamisation et arabisation de l'Occident musulman médiéval (viie-xiie siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.103-130, 2011, 9782859448738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soufisme savant : Ibn al-Naḥwī et l’orientation du discours soufi à la fin du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRPAH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et sens : Idles Adekker d Cina n lexwan : Actes du colloque international, soufisme, culture et musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Centre national de recherches préhistoriques, anthropologiques et historiques, pp.57-64, 2010, 978 - 9961-716-54-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5569,258 +5590,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">al-Manṣūr b. al-Nāṣir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam Three Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifriqiya, medieval empires of (Aghlabid to Hafsid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qalʽa des Bani Ḥammād : Première capitale du royaume berbère des Hammadides (XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamil Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie berbère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.6644-6660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/encyclopedieberbere.4012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5830,114 +5851,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir, économie et société dans le Maghreb hammadide (395-1004/547-1152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 1-Panthéon Sorbonne, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04084339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6005,51 +6026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5F0B4FF"/>
+    <w:nsid w:val="225668C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6236,51 +6257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allaoua-amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6472-8154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kaouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v5e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2012.v33.i1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7837" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1604;&#1575;&#1608;&#1577; &#1593;&#1605;&#1575;&#1585;&#1577;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i11.2419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1605;&#1575;&#1585;&#1577; &#1593;&#1604;&#1575;&#1608;&#1577;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/emirj.v23i1.2385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v5i9.2371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.5711" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VDJMJV61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v2i4.2795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Filali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Kitouni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773651-009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004460089_013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110584394-020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1mtz84h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/encyclopedieberbere.4012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allaoua-amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6472-8154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=COihzjAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kaouane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v5e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.7837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2012.v33.i1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1604;&#1575;&#1608;&#1577; &#1593;&#1605;&#1575;&#1585;&#1577;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v6i11.2419" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6435" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1593;&#1605;&#1575;&#1585;&#1577; &#1593;&#1604;&#1575;&#1608;&#1577;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/emirj.v23i1.2385" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v5i9.2371" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37138/jarh.v2i4.2795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.5711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VDJMJV61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Filali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Kitouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773651-009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055332v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004460089_013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110584394-020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1mtz84h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341391" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/encyclopedieberbere.4012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>