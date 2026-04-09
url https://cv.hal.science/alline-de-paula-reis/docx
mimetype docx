--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -303,343 +303,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
+                <w:t xml:space="preserve">Stress thermique lié à la chaleur : mieux le comprendre pour limiter ses impacts sur le bien-être du mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Simon</w:t>
+                <w:t xml:space="preserve">Marguerite Gatbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (60), pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2025040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530518v1</w:t>
+                <w:t xml:space="preserve">hal-05530497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress thermique lié à la chaleur : mieux le comprendre pour limiter ses impacts sur le bien-être du mouton</w:t>
+                <w:t xml:space="preserve">Animal Welfare of Rodents in Laboratory Research: Applications and Challenges of the 3Rs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Gatbois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elton Santos Guedes De Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Antonio Barbosa Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Patrício Do Nascimento Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisio Francisco Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2025040⟩</w:t>
+              <w:t xml:space="preserve">Archives of Current Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/acri/2025/v25i51219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530497v1</w:t>
+                <w:t xml:space="preserve">hal-05062475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Welfare of Rodents in Laboratory Research: Applications and Challenges of the 3Rs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anisio Francisco Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Current Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 467-468, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062475v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protocol to assess the welfare of dairy ewes: From science to the field</w:t>
               </w:r>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et planification dans les biotechnologies innovantes : le clonage équin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.40-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1123,51 +1123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1373,51 +1373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies in the Horse Industry through the Lenses of Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nakhla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadine Jampy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of purebred and crossbred embryos through time lapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement a-t-il un impact sur le développement embryonnaire précoce chez la vache laitière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2554,51 +2554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception biologique complexe : Planification et modèles d'affaires. Le cas du clonage équin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. AgroParisTech, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013AGPT0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2709,51 +2709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. DATAIA et Agriculture, France. 2019, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
@@ -2865,51 +2865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ED0F517"/>
+    <w:nsid w:val="413613B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alline-de-paula-reis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-1008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179292676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05476775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Paula Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2026.107712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gatbois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Antonio Barbosa Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Patr&#237;cio Do Nascimento Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisio Francisco Soares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/acri/2025/v25i51219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joullie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronzeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01017382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alline-de-paula-reis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-1008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179292676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05476775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Paula Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2026.107712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gatbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Antonio Barbosa Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Patr&#237;cio Do Nascimento Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisio Francisco Soares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/acri/2025/v25i51219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joullie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronzeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01017382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>