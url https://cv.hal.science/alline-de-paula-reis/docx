--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -2865,51 +2865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="413613B4"/>
+    <w:nsid w:val="393DFAA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>