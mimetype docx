--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -66,2505 +66,2639 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-type-specific nucleotide sharing through gap junctions impacts sensitivity to replication stress in Drosophila</w:t>
+                <w:t xml:space="preserve">Molecular evolution of animal aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boumard</w:t>
+                <w:t xml:space="preserve">Daniel Nussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Fabrizio D’adda Di Fagagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Aboutine</w:t>
+                <w:t xml:space="preserve">Allison Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Stefanutti</w:t>
+                <w:t xml:space="preserve">Helen Blau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Maalouf</w:t>
+                <w:t xml:space="preserve">Anne Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (19), pp.2611-2625.e7. </w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (7), pp.2095-2111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2025.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44318-026-00725-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367644v1</w:t>
+                <w:t xml:space="preserve">hal-05583999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An endogenous retroviral element co-opts an upstream regulatory sequence to achieve somatic expression and mobility</w:t>
+                <w:t xml:space="preserve">Cell-type-specific nucleotide sharing through gap junctions impacts sensitivity to replication stress in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Rubanova</w:t>
+                <w:t xml:space="preserve">Benjamin Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darshika Singh</w:t>
+                <w:t xml:space="preserve">Gwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Barolle</w:t>
+                <w:t xml:space="preserve">Laïla Aboutine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Chalvet</w:t>
+                <w:t xml:space="preserve">Marine Stefanutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Netter</w:t>
+                <w:t xml:space="preserve">Tania Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (19), pp.2611-2625.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.01.02.631056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2025.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059742v1</w:t>
+                <w:t xml:space="preserve">hal-05367644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying mechanical forces on Drosophila tissues in vivo using the StretchCo, a 3D-printable device</w:t>
+                <w:t xml:space="preserve">An endogenous retroviral element co-opts an upstream regulatory sequence to achieve somatic expression and mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gracia</w:t>
+                <w:t xml:space="preserve">Natalia Rubanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte M Lefèvre</w:t>
+                <w:t xml:space="preserve">Darshika Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Güell Alonso</w:t>
+                <w:t xml:space="preserve">Louis Barolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Cachoux</w:t>
+                <w:t xml:space="preserve">Fabienne Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Balakireva</w:t>
+                <w:t xml:space="preserve">Sophie Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.102851. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.102851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.01.02.631056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471666v1</w:t>
+                <w:t xml:space="preserve">hal-05059742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin state transitions in the Drosophila intestinal lineage identify principles of cell-type specification</w:t>
+                <w:t xml:space="preserve">Applying mechanical forces on Drosophila tissues in vivo using the StretchCo, a 3D-printable device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Josserand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Stefanutti</w:t>
+                <w:t xml:space="preserve">Mélanie Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Roumeliotis</w:t>
+                <w:t xml:space="preserve">Bénédicte M Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Espenel</w:t>
+                <w:t xml:space="preserve">Raquel Güell Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cachoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balakireva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.11.005⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.102851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.102851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466733v1</w:t>
+                <w:t xml:space="preserve">hal-04471666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminati: a form of gene expression plasticity in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; neural stem cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin state transitions in the Drosophila intestinal lineage identify principles of cell-type specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riham Salame</w:t>
+                <w:t xml:space="preserve">Manon Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rubanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Stefanutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Rossi</w:t>
+                <w:t xml:space="preserve">Spyridon Roumeliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Reina</w:t>
+                <w:t xml:space="preserve">Marion Espenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (22), </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (24), pp.3048-3063.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03873047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amuse bouche of stem cell regulation: Underlying principles and mechanisms from adult Drosophila intestinal stem cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illuminati: a form of gene expression plasticity in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; neural stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison J Bardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alix Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peter Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riham Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceb.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.200808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442869v1</w:t>
+                <w:t xml:space="preserve">hal-03873047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracheal remodelling supports stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (6), pp.580-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41556-021-00695-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the features of somatic transposition in the Drosophila intestine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius van Den Beek</w:t>
+                <w:t xml:space="preserve">An amuse bouche of stem cell regulation: Underlying principles and mechanisms from adult Drosophila intestinal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Riddiford</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allison J Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceb.2021.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2020106388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03154552v1</w:t>
+                <w:t xml:space="preserve">hal-03442869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Cell DNA Damage and Genome Mutation in the Context of Aging and Cancer Initiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the features of somatic transposition in the Drosophila intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Bardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius van Den Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Riddiford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Wurmser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/cshperspect.a036210⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.e106388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2020106388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037531v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Cell Proliferation Is Kept in Check by the Chromatin Regulators Kismet/CHD7/CHD8 and Trr/MLL3/4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stem Cell DNA Damage and Genome Mutation in the Context of Aging and Cancer Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Al Zouabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.a036210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/cshperspect.a036210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.04.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145782v1</w:t>
+                <w:t xml:space="preserve">hal-03037531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spen limits intestinal stem cell self-renewal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stem Cell Proliferation Is Kept in Check by the Chromatin Regulators Kismet/CHD7/CHD8 and Trr/MLL3/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius D van den Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Stefanutti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007773⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.556-573.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02156184v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic regulation of enteroendocrine fate by Numb</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spen limits intestinal stem cell self-renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheva Andriatsilavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Stefanutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina N Perdigoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boumard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201695622⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e1007773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385570v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02156184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue homeostasis and aging: new insight from the fly intestine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Intrinsic regulation of enteroendocrine fate by Numb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Stefanutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (13), pp.1928-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201695622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030733v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic regulation of enteroendocrine fate by Numb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Tissue homeostasis and aging: new insight from the fly intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030792v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneuploidy causes premature differentiation of neural and intestinal stem cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Intrinsic regulation of enteroendocrine fate by Numb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison J Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Stefanutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03455120v1</w:t>
+                <w:t xml:space="preserve">hal-03030792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneuploidy causes premature differentiation of neural and intestinal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gogendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Gambarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allison Bardin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms9894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453033v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent somatic mutation in adult intestinal stem cells drives neoplasia and genetic mosaicism during aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Aneuploidy causes premature differentiation of neural and intestinal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gogendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Skorski</w:t>
+                <w:t xml:space="preserve">Davide Gambarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lameiras</w:t>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030877v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intestin moyen de drosophile: un nouveau modèle d’étude des cellules souches adultes in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Frequent somatic mutation in adult intestinal stem cells drives neoplasia and genetic mosaicism during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Nassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Skorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030764v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora B and Cyclin B Have Opposite Effects on the Timing of Cytokinesis Abscission in Drosophila Germ Cells and in Vertebrate Somatic Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah j. Radford</w:t>
+                <w:t xml:space="preserve">L’intestin moyen de drosophile: un nouveau modèle d’étude des cellules souches adultes in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheva Andriatsilavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Sampaio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison J Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119430v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurora B and Cyclin B Have Opposite Effects on the Timing of Cytokinesis Abscission in Drosophila Germ Cells and in Vertebrate Somatic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah j. Radford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.250-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notch signaling in intestinal homeostasis across species: the cases of Drosophila, Zebrafish and the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Fre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Louvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 317 (19), pp.2740-2747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2574,629 +2708,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Underpinnings and Environmental Drivers of Spontaneous Loss of Heterozygosity in Drosophila Intestinal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Al Zouabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Stefanutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Riddiford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rubanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic transposition in the Drosophila intestine occurs in active chromatin and is associated with tumor suppressor gene inactivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Wurmser</w:t>
+                <w:t xml:space="preserve">Illuminati, a novel form of gene expression plasticity in Drosophila neural stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peter Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riham Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442848v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminati, a novel form of gene expression plasticity in Drosophila neural stem cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and genomic signatures of spontaneous somatic mutation in Drosophila intestinal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Riddiford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius van den Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453007v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and genomic signatures of spontaneous somatic mutation in Drosophila intestinal stem cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Somatic transposition in the Drosophila intestine occurs in active chromatin and is associated with tumor suppressor gene inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius van den Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Riddiford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Wurmser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442781v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminati, a novel form of gene expression plasticity in Drosophila neural stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peter Heinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riham Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3343,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Meur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Aboutine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stefanutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maalouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.05.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rubanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Netter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.02.631056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gracia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel G&#252;ell Alonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cachoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.102851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Josserand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Roumeliotis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espenel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.11.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03873047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Heinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Salame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200808" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Bardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2021.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gervais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00695-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siudeja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van Den Beek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riddiford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Wurmser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Al Zouabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a036210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D van den Beek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.04.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Andriatsilavo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina N Perdigoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695622" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gogendeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambarotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Nassari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Skorski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;j. Radford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sampaio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.06.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBQB6FL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bohec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nussey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Blau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-026-00725-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boumard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Aboutine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stefanutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.05.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rubanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.02.631056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gracia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel G&#252;ell Alonso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cachoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.102851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Josserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Roumeliotis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espenel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.11.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03873047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Heinen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Salame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gervais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Bardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00695-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2021.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siudeja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van Den Beek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riddiford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Wurmser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106388" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Al Zouabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a036210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D van den Beek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.04.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Andriatsilavo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina N Perdigoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695622" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sall&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gogendeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambarotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9894" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Nassari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Skorski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;j. Radford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sampaio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.06.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBQB6FL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bohec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>