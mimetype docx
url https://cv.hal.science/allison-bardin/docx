--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -908,209 +908,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracheal remodelling supports stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An amuse bouche of stem cell regulation: Underlying principles and mechanisms from adult Drosophila intestinal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-021-00695-w⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceb.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402734v1</w:t>
+                <w:t xml:space="preserve">hal-03442869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amuse bouche of stem cell regulation: Underlying principles and mechanisms from adult Drosophila intestinal stem cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Tracheal remodelling supports stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.58-68. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (6), pp.580-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceb.2021.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41556-021-00695-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442869v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the features of somatic transposition in the Drosophila intestine</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem Cell Proliferation Is Kept in Check by the Chromatin Regulators Kismet/CHD7/CHD8 and Trr/MLL3/4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius D van den Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic regulation of enteroendocrine fate by Numb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,64 +1723,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue homeostasis and aging: new insight from the fly intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1818,64 +1818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic regulation of enteroendocrine fate by Numb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Stefanutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Gambarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
@@ -2220,51 +2220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Nassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Skorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,77 +2332,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intestin moyen de drosophile: un nouveau modèle d’étude des cellules souches adultes in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maheva Andriatsilavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison J Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2834,377 +2834,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminati, a novel form of gene expression plasticity in Drosophila neural stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Pennetier</w:t>
+                <w:t xml:space="preserve">Somatic transposition in the Drosophila intestine occurs in active chromatin and is associated with tumor suppressor gene inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius van den Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Riddiford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Wurmser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453007v1</w:t>
+                <w:t xml:space="preserve">hal-03442848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and genomic signatures of spontaneous somatic mutation in Drosophila intestinal stem cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illuminati, a novel form of gene expression plasticity in Drosophila neural stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peter Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riham Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius van den Beek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03442781v1</w:t>
+                <w:t xml:space="preserve">hal-03453007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic transposition in the Drosophila intestine occurs in active chromatin and is associated with tumor suppressor gene inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution and genomic signatures of spontaneous somatic mutation in Drosophila intestinal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Riddiford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Siudeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius van den Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442848v1</w:t>
+                <w:t xml:space="preserve">hal-03442781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminati, a novel form of gene expression plasticity in Drosophila neural stem cells</w:t>
               </w:r>
@@ -3477,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nussey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Blau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-026-00725-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boumard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Aboutine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stefanutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.05.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rubanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.02.631056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gracia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel G&#252;ell Alonso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cachoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.102851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Josserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Roumeliotis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espenel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.11.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03873047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Heinen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Salame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gervais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Bardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00695-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2021.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siudeja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van Den Beek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riddiford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Wurmser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106388" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Al Zouabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a036210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D van den Beek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.04.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Andriatsilavo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina N Perdigoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695622" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sall&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gogendeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambarotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9894" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Nassari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Skorski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;j. Radford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sampaio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.06.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBQB6FL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bohec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nussey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Blau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-026-00725-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boumard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Aboutine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stefanutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.05.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rubanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.02.631056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gracia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel G&#252;ell Alonso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cachoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.102851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Josserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Roumeliotis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espenel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.11.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03873047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Heinen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Salame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Bardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2021.05.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gervais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00695-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siudeja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van Den Beek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Riddiford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Wurmser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106388" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Al Zouabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a036210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D van den Beek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.04.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Andriatsilavo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina N Perdigoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695622" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sall&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gogendeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambarotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9894" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Nassari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Skorski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;j. Radford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sampaio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.06.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBQB6FL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bohec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>