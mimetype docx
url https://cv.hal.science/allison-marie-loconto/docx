--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -208,15172 +208,15302 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multilevel factors shaping the adoption of agroecological practices: evidence from small-scale market gardening in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dié-Yacine Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Kabe Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Etienne Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Belmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2026.2635084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Niche orchestration in fragmented ecologies of intermediation: evidence from agroecological transitions in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bottazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 59, pp.101095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eist.2025.101095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories and turning points: Objects of intermediation for generalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Dis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bundgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 224, pp.124469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2025.124469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance institutionnelle des systèmes participatifs de garantie d'Afrique de l'Ouest et du Centre comme levier de réduction de l'usage des produits phytopharmaceutiques de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Emmenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum Koulthoum Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la durabilité : quelles responsabilités des entreprises agroalimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1-2/2023 (7), 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological entrepreneurship: a driving force in the sustainable transformation of agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08985626.2025.2530563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Oum Koulthoum Abdou</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing food chains with consumers: a European survey for change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Dourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025016⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing early-career agri-food researchers publishing opportunities in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fridah Mubichi-Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Ngoh Manka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v30i1.693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sustainable Cocoa Debate: key controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fair Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental governance through metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Prudham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2024.2312703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the art: The impact of sustainability standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fair Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstrating the deep institutionalisation of de facto responsible research and innovation (rri) in participatory market contexts: Examples from Bolivia and Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Randles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Responsible Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.2316365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23299460.2024.2316365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Learning from Co-creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée van Dis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Bundgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
-              </w:r>
-[...401 lines deleted...]
-                <w:t xml:space="preserve">Sheila Ngoh Manka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.149-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v30i1.693⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Consumption and Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Psarikidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angga Dwiartama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.02.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intermédiation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (1), pp.153 - 179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.070.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When markets make agroecologies: Empirical evidence from downstream and upstream markets in Argentina, Brazil and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Niederle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/3 (42), pp.21-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.pr1.0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations for Sustainable Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7310/arfe.59.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Front Porch for Critical Agrifood Studies: Engagement Across &amp;quot;Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Bjørkhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angga Dwiartama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Hatanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.520⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v28i2.504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing food futures: Towards a ‘responsibility turn’ in food and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwick Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing value(s) and organizing through standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02685809221133055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Renewed Sociology of Agriculture and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Carolan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katerina Psarikidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v28i2.504⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v28i1.467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring prosumption: Reconfiguring labor through rural-urban food networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Arcidiacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Maestriprieti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (1), pp.37-44. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.442 - 446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des transitions vers des systèmes agricoles et alimentaires durables : un outil pour l'évaluation des performances agroécologiques (TAPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram Bicksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Scherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Scopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/epa550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthy diets and the retail food environment: A sociological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.102244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2019.102244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keep Diversity––Make Standards! Spaces of Standardization for Diversity Analyzed through Cattle Breeding Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Chavinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17351/ests2020.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social movements and institutional change in organic food markets: Evidence from participatory guarantee systems in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Niederle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.282-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can standards save organic farming from conventionalisation? Dynamics of collective projects and rules in a French organic producers’ organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7310/arfe.59.37⟩</w:t>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (3), pp.621 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serving Magically Perfect Fruit Globally: Local nesting in translating multiple standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.327-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0170840620935858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing by models: Exploring the technopolitics of the (in)visilibities of land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rajão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The land sparing – land sharing controversy: Tracing the politics of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Transitions to Sustainable Agricultural and Food Systems: A Tool for Agroecology Performance Evaluation (TAPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram Bicksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Lucantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Scherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.579154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining agroecology: Exploring the circulation of knowledge in FAO's Global Dialogue 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jrnl. of Soc. of Agr. &amp; Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.116 - 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile market and changing food governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14747731.2018.1518861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing the wave of prosumers in the age of labour market shattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Arcidiacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SL2018-152001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Innovation in Agriculture and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.306-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Open Agriculture Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.537-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opag-2018-0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecology, local food systems and their markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ager : Revista de Estudios sobre Despoblación y Desarrollo Rural = Journal of Depopulation and Rural Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.13-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4422/ager.2018.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory guarantee systems: alternative ways of defining, measuring, and assessing &amp;quot;sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Hatanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (Online), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les coulisses des labels : régulation tripartite et marchés imbriqués De l’européanisation à la globalisation de l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.501-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of assurance: Diversity and standardization of modes of intermediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANNALS of the American Academy of Political and Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 670 (1), pp.112-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0002716217692517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling Export Markets: The Making and Unmaking of Global Food Connections in West Africa by Stefan Ouma Chichester: Wiley-Blackwell, 2015. Pp. 264.£ 55 (hbk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modern African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.336-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022278X16000896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the scenes of quality labels: Tripartite regulation and overlapping markets From the Europeanization to the globalization of organic agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.501-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary standards and institutional innovations – the right path to sustainable and inclusive food systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREAT Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary standards, certification, and accreditation in the global organic agriculture field: a tripartite model of techno-politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-016-9686-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardization as Spaces of Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17351/ests2017.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituciones innovadoras para fomentar la adopción de prácticas agrícolas sostenibles en la agricultura familiar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de Agricultura Familiar para América Latina y el Caribe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (OCT – DIC 2015), pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling governance: the role of standards in the Tanzanian tea industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can certified-tea value chains deliver gender equality in Tanzania?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feminist Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13545701.2014.1001765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics of private regulation: ISEAL and the shaping of transnational sustainability governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulation &amp; Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.166-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rego.12028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining an Enterprise, Enacting SustainaibliTea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0162243914531989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competing Logics in the Further Standardization of Fair Trade: ISEAL and the Símbolo de Pequeños Productores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.51-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making room for smallholder cooperatives in Tanzanian tea production: can fairtrade do that?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Marris</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v28i1.467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (4), pp.451-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-011-1101-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...106 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainably performed: reconciling global value chain governance and performativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.193-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standards, techno-economic networks, and playing fields: performing the global market economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.507 - 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09692290903319870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainably Performed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 89, pp.82-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.193-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...3214 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657201v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-02655797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From consumer acceptance to co-construction of markets for agrobiodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Agrobiodiversity along the value chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting change from field to plates: the case of nine European fair living-labs working collectively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison-Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 2024 and Austrian Citizen Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.207 -212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/ap.e127254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food environment in the core of the Partnership on Sustainable Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilising Citizens for Change: Joining Forces for Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUFIC, Oct 2023, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing short food chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agro-Economists, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies: our and your insights for the development of the prototype Partnership on sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée van Dis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Food Systems Network Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sustainable Food Systems Network, EUFIC, Oct 2023, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifying agroecology: tracing organic boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology: Fostering improved access to land and natural resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Dmundo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gora Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Cluset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). FRA., May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification de l’Agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GOSAMO: gouverner par les modèles : les modèles d’usage des sols comme instruments de gouvernement de la sécurité alimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Le séminaire des porteurs des projets AMI 2015 et AMI 2017 de Glofoods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, Montpellier, France. 4 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GloFoodS: transitions to global food security. Governing by models: land use models as tools for governing food security (GOSAMO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWIM 2018 : International Workshop of INRA Metaprograms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Collège de Direction (0233)., Feb 2018, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping territorial markets: what do we think we know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première réunion du Groupe de coordination (GC) sur « Une approche participative à la collecte de données sur les marches territoriaux ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Feb 2018, Rome, Italy. 26 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debate on innovations for agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Symposium on Agroecology, Food and Agriculture Organization of the United Nations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Apr 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner par les métriques: enjeux et politiques des connaissances de la sécurité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicateurs de la sécurité alimentaire et nutritionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, La Grande Motte, France. 24 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitions, interests and institutions: exploring the circulation of ‘agroecology’ knowledge in FAO’s global dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting of the Science and Democracy Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Munich, Germany. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing the middle by intermediating food system change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indicateurs de la sécurité alimentaire et nutritionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, La Grande Motte, France. 24 diapos</w:t>
+              <w:t xml:space="preserve">Governing the middle: Platforms, standards, practices and the organization of contemporary matters of collective concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School (CBS). DNK., Dec 2017, Copenhague, Denmark. 19 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How is diversity applied in practice and what innovation tendencies emerge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le séminaire des porteurs des projets AMI 2015 et AMI 2017 de Glofoods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, Montpellier, France. 4 diapos</w:t>
+              <w:t xml:space="preserve">Diversity – a strategic key issue for future European agro, food and bio-economy research. EUAGRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Agricultural Research Initiative (EURAGRI). NLD., May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cómo las innovaciones para el mercado fomentan la agricultura sostenible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWIM 2018 : International Workshop of INRA Metaprograms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Collège de Direction (0233)., Feb 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">Conversatorio La Alimentación en Agroecosistemas de Montaña. Enfoques y experiencias hacia los Objetivos de Desarrollo Sostenible (ODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministerio del Ambiente (Minam). PER., Apr 2017, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des connaissances agroécologiques à l’international: la FAO comme animateur du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion du Groupe de coordination (GC) sur « Une approche participative à la collecte de données sur les marches territoriaux ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Feb 2018, Rome, Italy. 26 diapos</w:t>
+              <w:t xml:space="preserve">Seminaire IDAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Interdisciplinaire Sciences, Innovations, Sociétés (1326)., Jan 2017, Montpellier, France. 6 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability Along All Value Chains: Identifying and Promoting Local Initiatives Linking Small-Scale Producers and Consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Agroecology, Food and Agriculture Organization of the United Nations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Apr 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Sustainable Food Systems for All Catalyzing Change through Multi-Stakeholder Action 1st Global Conference of the 10YFP Sustainable Food Systems Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value chains and chains of values: ideologies and impacts of local and alternative food initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transformative Potential of Local, Social, Ecological and Solidarity Food Economics (NASCENT Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EkoFjera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des producteurs biologiques de la Dalmatie (Dalmatia EKO). HRV., May 2017, Split, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Intermediation in Food System Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grupo de Estudos em Agricultura Familiar e Desenvolvimento Rural (GEPAD), Universidade Federal do Rio Grande do Sul (UFRGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultura familiar e desenvolvimento rural (GEPAD). BRA., Apr 2017, Porto Alegre, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercados inclusivos y consumo sostenible. Avances, desafíos y oportunidades de políticas y estrategias de mercados inclusivos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oportunidades y Desafíos de los Sistemas Agroalimentarios Sostenibles en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ciudad de Panamá, Panamá</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie à la FAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du Groupe de Travail Agro-écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Feb 2017, Paris, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serving the perfect fruit from the tropics: organizing (in)visibilities and creating additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Organization Studies Workshop: Food Organizing Matters: Paradoxes, Problems and Potentialities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization Studies. GRC., May 2017, Chania, Greece. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...439 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments de régulation de l’Agriculture Biologique (normes, certification, accréditation) et leurs conséquences sur les marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international de l'Agriculture (SIA) 2017 : Les rencontres de l'Inra: l'agriculture biologique, les enjeux d'un secteur en pleine croissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Organic 3.0 opportunities and risks in the market: Non 3rd party certified opportunities.” Global Market Overview – facts, trends and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFACH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NürnbergMesse GmbH. Nuremberg, DEU., Feb 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The infrastructures of transition pathways: A mid-range theorizing of knowledge and market infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The knowledge politics of land use models. Emerging communities and current controversies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratório de Gestão de Serviços Ambientais (LAGESA), Dep. Engenharia de Produção Universidade Federal de Minas Gerais (UFMG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What might an “agro-ecological” value chain look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governing the middle: Platforms, standards, practices and the organization of contemporary matters of collective concerns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School (CBS). DNK., Dec 2017, Copenhague, Denmark. 19 diapos</w:t>
+              <w:t xml:space="preserve">10YFP SFSP Workshop Sustainable Value Chains for Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. Programme des Nations Unies pour l'Environnement (UNEP)., Jun 2016, Rome, Italy. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations and market challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conversatorio La Alimentación en Agroecosistemas de Montaña. Enfoques y experiencias hacia los Objetivos de Desarrollo Sostenible (ODS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministerio del Ambiente (Minam). PER., Apr 2017, Lima, Perú</w:t>
+              <w:t xml:space="preserve">FAO and CAAS International Symposium on Agroecology for Sustainable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Aug 2016, Kunming, Yunnan, China. 22 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transformative power of agrifood industry development: policies and tools for restructuring the agricultural sector towards greater added value and sustainable growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlo Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Galvez-Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity – a strategic key issue for future European agro, food and bio-economy research. EUAGRI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Agricultural Research Initiative (EURAGRI). NLD., May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">ESA Conference on Rural Transformation, Agricultural and Food System Transition: Building the evidence base for policies that promote sustainable development, food and nutrition security and poverty reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes participatifs de garantie: innovations dans la gouvernance de l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Agriculteurs, sols et semences dans la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (EHESS). FRA., Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What might an “agro-ecological” food system look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop On sustainble Value Chaines For Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Jun 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launch of Institutional Innovations in Agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAO and CAAS International Symposium on Agroecology for Sustainable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Aug 2016, Kunming, Yunnan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labelling agroecology: a study of valuation processes in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labelling and the politics of markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. FRA., Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to promote sustainable agriculture through local markets? Innovations in market institutions in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Committee on Agriculture, COAG Speaker’s corner, FAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative markets for sustainable agriculture: Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Tartanac</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop On sustainble Value Chaines For Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. Programme des Nations Unies pour l'Environnement (UNEP)., Jun 2016, Rome, Italy. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...508 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Meets Critics: Divided Spirits: Tequila, Mezcal and the Politics of Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah K. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn P. Demaster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Constance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Winders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79. Annual Meeting. Understanding Rural Social Class in an Era of Global Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rural Sociological Society (RSS). USA., Aug 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory guarantee systems: Alternative ways of defining, measuring, and assessing “sustainability”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Hatanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Annual Conference of the American Sociological Association Section on the Sociology of Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell University. USA., Oct 2016, Ithaca, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediating transitions to sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Democratizing Food Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American University of Rome (AUR). Rome, ITA., Oct 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGS as an innovative approach: linking sustainable and agroecological production to markets in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INOFO Side Event: Participatory Guarantee Systems (PGS) and its potential to facilitate market access, livelihood improvement and social capital at the IFAD Farmer’s Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Fund for Agricultural Development (IFAD). ITA., Feb 2016, Rome, Italy. 14 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving social and economic development in africa through ecological and organic agricultural alternatives. Proceedings of the plenary presentations of the 3rd african organic conference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olugbenga O. Adeoluwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yemi Akinbamijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. African Organic Conference (AOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., Oct 2015, NA, Nigeria. 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional Innovations: Learning how to link sustainable agriculture practices to local markets in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Tartanac</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10YFP SFSP Workshop Sustainable Value Chains for Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. Programme des Nations Unies pour l'Environnement (UNEP)., Jun 2016, Rome, Italy. 12 diapos</w:t>
+              <w:t xml:space="preserve">Conference on Global Sustainability and Local Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American University of Rome (AUR). ITA.; American University of Rome (AUR). ITA., Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionalizing the global organic agriculture field: Voluntary standards, markets and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop From sustainable development to green capitalism: milestones in the marketization of nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Dec 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing sustainable ‘qualities’ for local food systems in developing countries: The case of the Songhai Centre in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs (AGURB2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pisa. ITA., Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining an Enterprise, Enacting SustainaibliTea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de la Fédération 3 S de USPC : Les STS ont-elles un SUD? Les apports des approches postcoloniales aux études sur la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Sciences Sociales Suds (F3S). FRA., Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Innovations in Ecological Organic Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. African Organic Conference (AOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., 2015, Lagos, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations in linking sustainable agriculture practices with markets. An overview of the joint FAO/INRA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Global Sustainability and Local Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American University of Rome (AUR). ITA.; American University of Rome (AUR). ITA., Oct 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">FAO-FiBL Workshop A Knowledge Exchange Forum for the Development of Green Food Value Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Nov 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAO-UNEP Sustainable Food Systems Programme Workshop: Knowledge and Information for Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA., Sep 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary standards: impacting smallholders’ market participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voluntary Standards for Sustainable Food Systems: Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy. 234 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermediary activities: does effectiveness matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on System Innovation towards Sustainable Agriculture (SISA2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary Standards: Impacting smallholders’ market participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEAL Webinar "Smallholder access: Insights from the latest research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEAL Alliance. GBR., Sep 2014, pp.14 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, Technology and Innovation in Africa: Reflections on Institutional Innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP 9.4 IT4D/STS Workshop: South-North-South dialogues on Science, Technology and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for Information Processing (IFIP). INT., Aug 2014, Belo Horizonte, Brazil. pp.13 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Practices, Sustainable Markets? Institutional innovations in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International workshop on System Innovation towards Sustainable Agriculture organized (SISA2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divided worlds : Framings and frameworks of responsible research and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Randles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Walhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST Annual Conference : Situating Solidarities: social challenges for science and technology studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST). INT., Sep 2014, Toruń, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...491 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet politique alternatif à la multiplication de services et de marchés. Les trajectoires régulatrices de l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l'agriculture et l'alimentation: la "grande transformation" 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplying markets. How neoliberalism and globalization shape organics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Internationale: Le rôle des Etats et des marchés dans l’extension des TSRs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de garantie participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Innovation sociale, agriculture et alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). FRA., Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Guarantee Systems: Alternative Ways of Knowing in Agri-food Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Hatanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Sociological Association World Congress (ISA) : facing and unequal world: challenges for global sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA). INT., Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from field projects on voluntary standards: Synthesis of results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voluntary Standards for Sustainable Food Systems: Challenges and Opportunities. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rome, Italy. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From market to regulatory intermediation: Understanding international accreditation bodies and participatory guarantee schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Regulatory Intermediaries and Trans-national Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hebrew University of Jerusalem. Jérusalem, ISR., May 2014, Jérusalem, Israel. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Guarantee Systems as institutional innovations: are these effective governance arrangements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Foundation Exploratory Workshop: The Effectiveness of Voluntary Sustainability Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Science Foundation (ESF). Strasbourg, FRA., Oct 2014, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equitable Performances, Enacting Gender in Tanzanian Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-FiBL Workshop A Knowledge Exchange Forum for the Development of Green Food Value Chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Nov 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Association for Feminist Economics 22nd IAFFE Annual Conference Feminist Economists’ Perspectives on Women’s Education and Work Across the Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stanford University (SU). USA., Jul 2013, Palo Alto, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standards for sustainability standards: a curious case in the politics of knowledge and techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Sociology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sam Houston State University (SHSU). Huntsville, Texas, USA., Sep 2013, Huntsville, Texas, United States. pp.30 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Standards: Spaces for Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Delemarle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standardization as space(s) for innovation, an IFRIS/DIM IS2-IT International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Dec 2013, Champs-sur-Marne, France. pp.10 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards for sustainability standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Sam Houston State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Huntsville (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de la régulation privée : ISEAL et la gouvernance transnationale des standards volontaires de durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Gouverner le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2013, Paris, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying Smallholder Producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cracking the Nut 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinkering around Tea: Science, Technology and Innovation Policies in Tanzania’s Agricultural Research System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frank Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biennial Atlanta Conference on Science and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech). USA., Sep 2013, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics of Private Regulation: ISEAL and the shaping of transnational sustainability governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SocioCirad: Séminaire sur les élites des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Oct 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning a Sustainability Regime: Standards as Governing Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S/EASST Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing sustainability: Knowledge, standards and innovation transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of voluntary standards on smallholder market participation in developing countries: Literature study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGS Seminar: First Results of the Literature Review of the Impact of Voluntary Standards on Smallholders’ Market Participation in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Nov 2012, Rome, Italy. pp.28 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning a sustainability regime: standards as governing devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Governance of Innovation and Socio-Technical Systems: Theorising and Explaining Change. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Copenhagen Business School, Denmark, March 1-2, 2012, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation in the ISEAL Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining the Enterprise: Enacting sustainability standards for Tanzanian tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delemarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining the Enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lógica técnico/procesal o política en el Comercio Justo: ISEAL y Símbolo de Pequeños Productores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Fair Trade International Symposium (FTIS 2012) and GeoFairTrade Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Liverpool. GBR., Apr 2012, Liverpool, Reino Unido</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lógica técnico/procesal o política en el Comercio Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Fair Trade International Symposium FTIS 2012 &amp; GeoFairTrade Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Liverpool, Reino Unido</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation in the ISEAL Alliance: Field testing as a process of intermediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Demortain</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t>
+              <w:t xml:space="preserve">International Workshop: Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning sustainability: Performing ‘governing by standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Design and Displacement: social studies of science and technology" 4S/EASST Joint Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Agricultural Practices in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Doctorale IFRIS: Biosavoir, Biopouvoir, Bioéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRIS., Mar 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing agricultural practices in Tanzania: Reflections on standards as governance devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Ecole thématique de printemps de l'IFRIS : Biosavoir, Biopouvoir, Bioéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Mar 2012, Florence, Italy. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating Organics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Der Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Annual Meetings &amp; Conference of the Agriculture, Food, and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS), &amp; Society for Anthropology of Food and Nutrition (SAFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardisation and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Delemarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocioCirad: Séminaire sur les élites des politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle de l’IFRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Nov 2011, Paris, France. pp.11 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli standard di qualità nella governance delle filiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S/EASST Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Seminar in the Department of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encouraging investment in agro-industries through commercial extension: the case of the Tea Research Institute of Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ndunguru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO Technical Workshop and Roundtable Meeting on Promoting Investment in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Dec 2011, Rome, Italy. pp.31 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing agrifood sustainability through private standards: the case of the ISEAL alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Society for Rural Sociology Congress "Inequality and Diversity in European Rural Areas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRS (European Society for Rural Society). Devon., Aug 2011, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple social and environmental standards as development instruments: the case of tea in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation of the role of the State and new instruments of public action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prétoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible Innovation: The process of framing the standardization of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA-SenS Seminar Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., Nov 2011, Champs-sur-Marne, France. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating Organics: The practices of tea and biscuits in the UK market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Der Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2011 Annual Meetings and Conference of the Agriculture, Food, and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS) and Society for Anthropology of Food and Nutrition (SAFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Montana. USA., Jun 2011, Missoula, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuing What? Making sense of certification in the Tanzanian tea industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten van Der Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meetings &amp; Conference of the Agriculture, Food, and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS), &amp; Society for Anthropology of Food and Nutrition (SAFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, United States</w:t>
+              <w:t xml:space="preserve">Séminaires du CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jul 2010, Montpellier, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORGANIZING SMALLHOLDER PRODUCTION FOR SUSTAINABILITY LESSONS LEARNED FROM FAIRTRADE CERTIFICATION IN THE TANZANIAN TEA INDUSTRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel F. Simbua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529061v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Reflections on sustainable practices in Tanzanian tea value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fulbright Reflections Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, US Embassy. KEN., Mar 2010, Dar-es-Salaam, Tanzania. pp.64 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Shaping sustainability in Tanzanian tea production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender, Justice and Environmental Change Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michigan State University [East Lansing]. USA., Dec 2010, East Lansing, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections in a Tea cup: making sense of certification in the Tanzanian tea industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESAGEN Seminar “Certified Tea Party: Tea in Sri Lanka and Tanzania"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lancaster University. GBR. Cardiff University., Jun 2010, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing smallholder production for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Sustainable Development in Food and Agriculture (ISDA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Shaping sustainable development through 'socially responsible' certification schemes - A proposal for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIIS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danish Institute of International Studies. DNK., May 2008, Copenhague, Denmark. pp.23 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Technologies, Standards, and Local Food Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Afrasian International Symposium "Resources under Stress: Sustainability of the Local Community in Asia and Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Feb 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Sustainable: The role of Tanzanian tea producers in Global Value Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Studies Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Studies Association (ASA). USA., Nov 2008, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Implications of US Agriculture Policy: Eat locally, think globally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lansing Community College Global Perspectives Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lansing Community College. Lansing, Michigan, USA., Apr 2008, Lansing, Michigan, United States. pp.15 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Social Responsibility in Tanzania: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50. African Studies Association Annual Meeting : "21st Century Africa: Evolving Conceptions of Human Rights"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Studies Association (ASA). USA., Oct 2007, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks of conformity assessment: Challenges and opportunities for development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USAID RAISE SPS Close-Out Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Agency for International Development (USAID). USA., Sep 2007, Washington, district de Columbie, United States. pp.17 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating ‘sustainable’ tea: Reflections on corporate social responsibility in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural Sociological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rural Sociological Society (RSS). USA., Aug 2007, Santa Clara, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafficking of Nigerian Women into Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michigan Sociological Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michigan Sociological Association. USA., Oct 2006, Mount Pleasant, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Nuova Iniziativa di Didattica per la Finanza Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Economics: Una conferece per l'Anno Internazionale del Microcredito 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Roma La Sapienza. Rome, ITA., Sep 2005, Rome, Italy. pp.13 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15383,1177 +15513,1177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser l'agro-biodiversité par des systèmes de qualification innovants : un levier pour le changement d'échelle de l'agriculture biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Dourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel du métaprogramme INRAE Métabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nine European Living Labs (LLs) Collectively Promoting Sustainable Biodiversity from Field to Fork: : the DIVINFOOD project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchanging knowledge about markets with innovators: experiences from an ongoing participatory research project on institutional innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. European Society for Rural Sociology Congress (ESRS) : "Uneven processes of rural change: on diversity, knowledge and justice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Planting Seeds’ for ‘Good Growth’: Sustainability Discourses in Multi-National Agrifood Companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. World Congress of Rural Sociology : Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional Innovations for sustainable agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAO Technical Seminar/ Webinar on What markets support agroecology and sustainable production systems?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy. FAO - Food and Agriculture Organisation, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional innovations supporting local markets for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems for Europe and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO - Food and Agriculture Organisation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labelling social innovation from Namibia to France, lessons from participatory guarantee systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Sociological Association Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to institutional innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AC&amp;SD 2016 : Special session organized by INRA, FAO, IFOAM, Urgenci, IIED and CCAP entitled: Institutional innovations for sustainable food systems: practitioner experiences in ‘transitions in the making’ at the Agri-Chains and Sustainable Development: linking local and global dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecological quality construction: How to value agroecological products? Experiences from Bolivia and Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress of Rural Sociology : Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes participatifs de garantie en agriculture biologique. L'importance des innovations institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum « Origine, diversité et territoires. 2ème édition : Regards croisés sur la qualité et l’origine » En parallèle du Salone del Gusto-Terra Madre et de l’Année Internationale de l’Agriculture familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Turin, Italie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Guarantee Systems in Organic Agriculture: The importance of institutional innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conférence Ouest Africaine sur l’agriculture écologique et biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cotonou, Benin. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalising social innovation: an exploration of boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST Annual Conference : Situating Solidarities: social challenges for science and technology studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toruń, Poland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying smallholder producers: linking specific challenges to general trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cracking the Nut 2013 conference: Sustainable Sourcing for Agricultural Supply Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16563,819 +16693,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Constance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sage Publications Ltd., 416 p., 2024, SAGE Studies in International Sociology, 9781529680157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">打造可持续的粮食体系</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">粮农组织和中国农业出版社. FAO; China Agriculture Press, 226 p., 2023, Allison Loconto, 978-92-5-136813-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917zh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitando sistemas alimentarios sostenibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 263 p., 2021, Allison Loconto, 978-92-5-133952-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917es⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2020, Allison Loconto, 978-92-5-133270-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison Loconto. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262 p., 2020, Allison Loconto, 978-92-5-132990-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing markets for agroecology. An analysis of diverse options for marketing products from agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO - Food and Agriculture Organisation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215p., 2017, 978-92-5-130339-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations and Institut National de la Recherche Agronomique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.390, 2016, 978-92-5-109327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating towards shared responsibility in research and innovation. Approach, process and eesults of the Res-AGorA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Randles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Bedsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gorgoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9-783000-517099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Sensitive Microfinance: A Poverty Reduction Strategy? An Analysis of Methods Used in the Distribution of Microfinance Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VDM Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 107 p., 2010, 978-3-639-25094-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17385,3489 +17515,3489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuela Porru; Antonello Podda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lo Spazio del Commestibile. Tradizione e innovazione nelle pratiche alimentari in Sardegna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-13, 2025, Sviluppo e territori, 9791259933867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planting Seeds' for 'Good Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Constance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications Ltd., pp.265-289, 2024, 9781529680157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Agrifood Transitions in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Sage Publications Ltd., pp.1-32, 2024, SAGE Studies in International Sociology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contested Agrifood Knowledge Transitions into the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Constance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene. Challenges, Contested Knowledge, and the Need for Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sage Publications Ltd., pp.339-376, 2024, 9781529680157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance matters ... but is it what you think?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard De Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.19-31, 2022, 978-2-7592-3576-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3576-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une définition politique &amp;quot;globale&amp;quot;. La FAO et l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition agroécologique. Tome I : Quelles perspectives en France et ailleurs dans le monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Académie d'agriculture de France, 978-2-35671-620-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating locally for global transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kropp, Cornelia; Antoni-Komar, Irene; Sage, Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food System Transformations: Social movements, local economies, collaborative networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.100-118, 2020, 9781003131304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003131304-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability along all value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tartanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable diets: linking nutrition and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CABI, pp.215-224, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781786392848.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifying the standardization of sustainability impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contested Sustainablity Discourses in the Agrifood System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earthscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Earthscan Food and Agriculture, 9781138063099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The values of value chains: Putting responsibility into action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contested Sustainablity Discourses in the Agrifood System</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Earthscan Food and Agriculture, 9781138063099</w:t>
+              <w:t xml:space="preserve">De-facto Responsible Innovation : Governance at Stake</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Edgar, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating actionable knowledge for sustainability: a case of 'standards in the making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The new challenges for the rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Group Publishing Limited, 2017, 978-1-78714-824-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Tinkering’ with tea: science, technology and innovation policies in Tanzania’s agricultural research system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frank Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Innovation Governance for Emerging Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978 1 78347 190 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781783471911.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Practices, Sustainable Markets? Institutional innovations in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroEcological Transitions. Changes and Breakthroughs in the Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-94-6343-114-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18174/407609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case Study 4: Critical Organisations - Multi-national corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigating Towards Shared Responsibility in Research and Innovation. Approach, Process and Results of the Res-AGorA Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9-783000-517099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Songhai Model of Integrated Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualbert Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godfrey Nzamujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative markets for sustainable agriculture : Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how market institutions create incentives for adopting sustainable agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional collaboration for sustainable agriculture: learning from the tea sector in the Southern Highlands of the United Republic of Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filbert Kavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative markets for sustainable agriculture : Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framings and frameworks: six grand narratives of de facto RRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Randles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Walhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigating Towards Shared Responsibility in Research and Innovation. Approach, Process and Results of the Res-AGorA Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9-783000-517099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems: examples from institutional innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Information for Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109068-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of intermediation in the management of complex sociotechnical transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroEcological Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University Research, 39 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Innovations in Ecological Organic Agriculture in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving Social and Economic Development in Africa through Ecological and Organic Agricultural Alternatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization of the United Nations., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What might an “agro-ecological” food system look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ralf Lindner</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigating Towards Shared Responsibility in Research and Innovation. Approach, Process and Results of the Res-AGorA Project</w:t>
+              <w:t xml:space="preserve">Sustainable Value Chains for Sustainable Food Systems. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9-783000-517099</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 p., 2016, 978-9251095324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...435 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative markets for sustainable agriculture. Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and agriculture organization of the united nations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative markets for sustainable agriculture: Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Tartanac</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Value Chains for Sustainable Food Systems. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 12 p., 2016, 978-9251095324</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAO. Food and Agricultural Organization of the United Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109532-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ransom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Hatanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Konefal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of the Political Economy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating Organics: Performing Multiple Objects to Organize Singular Markets for Organic Tea and Biscuits in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Der Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Thinking Organic Food and Farming in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, The International Library of Environmental, Agricultural and Food Ethics, 978-94-017-9189-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9190-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning Sustainability: Performing ‘governing by standards’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Governance of Socio-Technical Systems: Theorising and Explaining Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Edgar, 2014, 9781784710187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784710194.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tripartite standards regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John V. Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Busch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley-Blackwell Encyclopedia of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, 2012, 9780470670590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470670590.wbeog919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Alliance ISEAL, ambassadeur des standards volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 200 p., 2012, 978-2-7592-1814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value chains and chains of values: tracing Tanzanian tea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Agri-Food Systems in a Global World: Market, Social and Environmental Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 295 p., 2012, 978-1-4438-3664-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadré 6.2. Les normes du commerce équitable comme moyens d’innover ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : Concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.248, 2012, Synthèses (Quae), 978-2-7592-1858-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20877,503 +21007,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can Fairtrade maximize demand and positive producer impact through its supply chain and business engagement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Carimentrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable land-Use transitions : moving beyond the 30x30 target and the land sparing/land sharing debates (Policy Brief)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do markets encourage the adoption of sustainable practices? The role of institutional innovation in developing countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGS as an Institutional Innovation: A new FAO study discusses how PGS helps farmers to adopt sustainable agricultural practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary Standards: Impacting Smallholders’ Market Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21383,147 +21513,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories and Turning Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Matthias Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée van Dis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bundgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21533,3527 +21663,3527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D1.5 - Biodiversity Use Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison-Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Veér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Union (UE). 2025, 77 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D1.3 - Report on enabling food environments (existing shops, infrastructures, labels) valuing NUCs-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsófia Veér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Colombo</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Králl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EU Open Research Repository. 2024, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chekhurska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union (UE). 2025, 77 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D1.4 - Typology of short and mid-tier chains valuing biodiversity, including SMART indexes of agrobiodiversity use in marketing and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Králl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Veér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo. 2024, 198 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IIABA PGS Best practices Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Cousin-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitha Didas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IIABA Activity Report: Diagnostic Tool Writing Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Haule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the value of fairtrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Carimentrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fairtrade International. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Value of Fairtrade: Business Engagement in Banana, Cocoa and Coffee Value Chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carimentrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université Gustave Eiffeil; Fairtrade International. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labelling and certification schemes for Indigenous Peoples' foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Fernandez-De-Larrinoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennifer Meldrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelie Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+              <w:t xml:space="preserve">FAO; Alliance of Bioversity International and CIAT. 2022, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of territorial markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tartanac Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicovaro Marcello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanchez Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sall Nadjirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">FAO. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case Studies of Food Systems Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">EU Open Research Repository. 2024, 22 p</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Golan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruentrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United Nations Environment Programme (UNEP); One Planet Network Sustainable Food Systems Programme. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal and informal European quality assurance initiatives offering a connection between local gastronomy and small-scale farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffeil; INRAE; Ministère de l'agriculture, Hongrie. 2021, 100 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173144v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Science Foresight Workshop : Global Challenges and Research Gaps. The Royaumont process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE. 2021, 25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Common Understanding of Sustainable Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Jenkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Golan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United Nations Environment Programme (UNEP); One Planet Network Sustainable Food Systems Programme. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The limits of private certifications and the potential of state-led spatial data infrastructure in South America as to ensure deforestation-free exports to the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Commission. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tool for Agroecology Performance Evaluation (TAPE) - Test version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram J. Bicksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Lucantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations (FAO). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory Analysis of the Use and Impact of the Fairtrade Premium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silva-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inconnu. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future of food and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vos Rob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellù Lorenzo Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamoulis Kostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haight Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanyeriabur Aysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations (FAO). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influencing sustainable sourcing decisions in agri-food supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] MAR-15-72.E, auto-saisine. 2016, 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative approaches to linking sustainable and agro-ecological production with markets in developing countries: a researcher-practitioner workshop. Final report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Food and Agriculture Organization. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Drivers Of Sustainability: the Integral role of Intermediaries in enabling sustainability standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] EC-10-174.E, auto-saisine. 2014, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of voluntary standards on Smallholder Market Participation in Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encouraging investment in agro-industries through commercial extension: the case of the Tea Research Institute of Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ndunguru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of Experiences: understanding change in crop and seed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Gender, Equity And Rural Employment Division</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Zenodo. 2024, 198 p</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfinance, Gender and HIV/AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ags - Gender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting on Lessons Learned in the LinKS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Pfieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...1482 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...801 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25063,114 +25193,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Shaping Sustinability in Tanzanian Tea Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Michigan State University [East Lansing], 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02817854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId570"/>
+      <w:footerReference w:type="default" r:id="rId576"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25238,51 +25368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7A30BD3"/>
+    <w:nsid w:val="AE3E05E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25469,51 +25599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allison-marie-loconto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8949-186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228273145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-4787-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnheim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2025.101095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bundgaard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2530563" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmenegger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Koulthoum Abdou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Randles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2024.2316365" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0141" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wolf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2312703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridah Mubichi-Kut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ngoh Manka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i1.693" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Psarikidou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Dwiartama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.520" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carolan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Hatanaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i2.504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i1.467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arnold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Dessein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809221133055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Podda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arcidiacono" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestriprieti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.12.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bicksler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia de Rosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Scherf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Scopel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/epa550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2020.287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dorville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.06.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840620935858" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Raj&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104241" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.09.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lucantoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.579154" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2018.1518861" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jimenez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tartanac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestripieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2018-152001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X16000896" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716217692517" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Poisot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Santacoloma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vicovaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13545701.2014.1001765" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285250v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.090" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914531989" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simbua" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1101-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RT1KS7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667798v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290903319870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison-Marie Loconto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e127254" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Dmundo Barrios" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Ndiaye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cluset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586488v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784926v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415263v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Rankin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Kelly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galvez-Nogales" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Dankers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Ono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santacoloma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369358v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Bowen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn P. Demaster" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Constance" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Winders" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412833v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512032v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga O. Adeoluwa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemi Akinbamijo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740043v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713766v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lindner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Walhout" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285257v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190091v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738701v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285256v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bullon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740047v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744603v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713747v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713745v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frank Simbua" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747616v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748002v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747300v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745252v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807924v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744553v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808116v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713748v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ndunguru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807921v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746233v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Der Kamp" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747322v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820129v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820480v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820479v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529061v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F. Simbua" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753599v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820344v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753607v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753608v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820427v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753604v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755316v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753602v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832079v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236561v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Massari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235867v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584510v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571554v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/user_upload/reu/europe/documents/Events2016/ageco/Booklet_en.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369360v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571901v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595314v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369359v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369347v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285254v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285259v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713744v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562191v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561901v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917zh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173228v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917ES" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917es" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173213v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917FR" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917fr" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173188v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/documents/card/en/c/ca9917en/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917en" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773146v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/I8605EN/i8605en.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350829v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5907e.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298406v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhlmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Bedsted" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gorgoni" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://res-agora.eu/publications/res-agora-book-now-available/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820643v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270506.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163724v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1759" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562197v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562198v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562201v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard De Raymond" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3576-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131304-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566933v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tartanac" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786392848.0215" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787882v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427994.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573904v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/research-handbook-on-innovation-governance-for-emerging-economies" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471911.00016" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765433v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572160v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594727v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320462v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/eaeb695e-a212-4a34-aeba-b3d8a7a58acc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285276v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5373e.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792940v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filbert Kavia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/53d39282-ddd7-460c-a27f-3d5015eea7ca/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Agossou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Gbehounou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Nzamujo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799338v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603602v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395667.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595472v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/templates/ags/docs/SFCP/Activities/Abstracts_value_chain_workshop_web_b.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571556v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransom" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konefal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-Political-Economy-of-Science/Tyfield-Lave-Randalls-Thorpe/p/book/9781138922983" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298405v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123327v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280369.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9190-8_4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806069v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John V. Stone" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470670590.wbeog919" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802137v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802505v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704609v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Widmer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285275v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606085v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291417v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597476v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matovu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Cousin-Morin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitha Didas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561917v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tartanac Florence" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicovaro Marcello" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Javier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall Nadjirou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561935v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fernandez-De-Larrinoa" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennifer Meldrum" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704608v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535645v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Carimentrand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173144v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566968v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mullet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Golan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruentrup" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912500v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566986v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mink" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jenkin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567051v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram J. Bicksler" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Moller" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048855v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva-Castaneda" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567070v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Rob" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#249; Lorenzo Giovanni" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamoulis Kostas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haight Boyd" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyeriabur Aysen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604062v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver von Hagen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281261v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285253v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807606v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806032v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821201v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gender, Equity And Rural Employment Division" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Shapiro" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820482v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ags - Gender" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832078v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pfieffer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817854v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allison-marie-loconto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8949-186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228273145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-4787-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;-Yacine Ka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Kabe Gaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2635084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2025.101095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bundgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmenegger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Koulthoum Abdou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2530563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridah Mubichi-Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ngoh Manka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i1.693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wolf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2312703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Randles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2024.2316365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Psarikidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Dwiartama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carolan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Hatanaka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i2.504" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arnold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Dessein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809221133055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i1.467" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Podda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arcidiacono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestriprieti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bicksler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia de Rosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Scherf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Scopel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/epa550" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102244" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2020.287" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dorville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840620935858" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Raj&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104241" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lucantoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.579154" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2018.1518861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestripieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2018-152001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jimenez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tartanac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12187" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716217692517" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X16000896" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Poisot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Santacoloma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vicovaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13545701.2014.1001765" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914531989" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simbua" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1101-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RT1KS7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290903319870" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison-Marie Loconto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e127254" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736456v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Dmundo Barrios" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Ndiaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cluset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603221v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740043v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512098v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Rankin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Kelly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galvez-Nogales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Dankers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Ono" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603599v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742728v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santacoloma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Bowen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn P. Demaster" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Constance" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Winders" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739277v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412833v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga O. Adeoluwa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemi Akinbamijo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285257v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lindner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Walhout" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796193v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bullon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745685v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frank Simbua" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744553v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744486v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748002v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747769v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745252v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807924v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808280v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Der Kamp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807921v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713748v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ndunguru" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744445v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746233v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744560v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820479v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529061v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F. Simbua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820344v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753607v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820427v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753602v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832079v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235867v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Massari" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584510v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571901v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571554v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/user_upload/reu/europe/documents/Events2016/ageco/Booklet_en.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369347v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285254v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285259v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713744v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561901v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917zh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173228v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917ES" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917es" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173213v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917FR" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917fr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173188v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/documents/card/en/c/ca9917en/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917en" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773146v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/I8605EN/i8605en.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350829v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5907e.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhlmann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Bedsted" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gorgoni" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://res-agora.eu/publications/res-agora-book-now-available/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820643v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270506.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163724v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1759" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562201v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562197v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562198v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078396v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard De Raymond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3576-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566910v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131304-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tartanac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786392848.0215" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427994.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765433v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573904v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/research-handbook-on-innovation-governance-for-emerging-economies" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471911.00016" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572160v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/eaeb695e-a212-4a34-aeba-b3d8a7a58acc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795914v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Agossou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Gbehounou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Nzamujo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369350v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/53d39282-ddd7-460c-a27f-3d5015eea7ca/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792940v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filbert Kavia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320462v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285276v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5373e.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594727v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603602v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395667.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799338v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595472v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/templates/ags/docs/SFCP/Activities/Abstracts_value_chain_workshop_web_b.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571556v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransom" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konefal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-Political-Economy-of-Science/Tyfield-Lave-Randalls-Thorpe/p/book/9781138922983" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123327v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280369.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9190-8_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806069v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John V. Stone" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470670590.wbeog919" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802505v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Widmer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285275v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595282v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606085v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291417v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597476v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matovu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Cousin-Morin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitha Didas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535645v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Carimentrand" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704608v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561935v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fernandez-De-Larrinoa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennifer Meldrum" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561917v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tartanac Florence" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicovaro Marcello" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Javier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall Nadjirou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566968v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mullet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Golan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruentrup" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173144v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566986v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mink" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jenkin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912500v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567051v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram J. Bicksler" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Moller" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048855v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva-Castaneda" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567070v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Rob" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#249; Lorenzo Giovanni" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamoulis Kostas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haight Boyd" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyeriabur Aysen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604062v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver von Hagen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281261v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285253v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807606v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806032v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821201v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gender, Equity And Rural Employment Division" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Shapiro" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820482v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ags - Gender" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832078v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pfieffer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817854v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>