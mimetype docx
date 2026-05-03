--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -640,14870 +640,15004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bridging agroecology and food system transition frameworks: identifying shared methodological and conceptual tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Faye Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Sandén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.1762693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2026.1762693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de la durabilité : quelles responsabilités des entreprises agroalimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1-2/2023 (7), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecological entrepreneurship: a driving force in the sustainable transformation of agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08985626.2025.2530563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Billows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance institutionnelle des systèmes participatifs de garantie d'Afrique de l'Ouest et du Centre comme levier de réduction de l'usage des produits phytopharmaceutiques de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Emmenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum Koulthoum Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2025016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Allison Loconto</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing early-career agri-food researchers publishing opportunities in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fridah Mubichi-Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Ngoh Manka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v30i1.693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the art: The impact of sustainability standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08985626.2025.2530563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fair Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstrating the deep institutionalisation of de facto responsible research and innovation (rri) in participatory market contexts: Examples from Bolivia and Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Randles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Responsible Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.2316365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23299460.2024.2316365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sustainable Cocoa Debate: key controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fair Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental governance through metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Prudham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2024.2312703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing food chains with consumers: a European survey for change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.343-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2024.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intermédiation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Sheila Ngoh Manka</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (1), pp.153 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.070.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When markets make agroecologies: Empirical evidence from downstream and upstream markets in Argentina, Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Niederle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/3 (42), pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Consumption and Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Psarikidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angga Dwiartama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.149-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v30i1.693⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Front Porch for Critical Agrifood Studies: Engagement Across &amp;quot;Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Bjørkhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angga Dwiartama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Hatanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fair Trade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v28i2.504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Steven Wolf</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations for Sustainable Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science as Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09505431.2024.2312703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7310/arfe.59.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Learning from Co-creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée van Dis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Bundgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fair Trade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0127⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marc Steen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Renewed Sociology of Agriculture and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Psarikidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Responsible Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23299460.2024.2316365⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v28i1.467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing food futures: Towards a ‘responsibility turn’ in food and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing value(s) and organizing through standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02685809221133055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring prosumption: Reconfiguring labor through rural-urban food networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Arcidiacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Maestriprieti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.442 - 446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des transitions vers des systèmes agricoles et alimentaires durables : un outil pour l'évaluation des performances agroécologiques (TAPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram Bicksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Scherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Scopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/epa550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthy diets and the retail food environment: A sociological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.102244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2019.102244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keep Diversity––Make Standards! Spaces of Standardization for Diversity Analyzed through Cattle Breeding Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Chavinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17351/ests2020.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social movements and institutional change in organic food markets: Evidence from participatory guarantee systems in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Niederle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.282-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can standards save organic farming from conventionalisation? Dynamics of collective projects and rules in a French organic producers’ organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (3), pp.621 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serving Magically Perfect Fruit Globally: Local nesting in translating multiple standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.327-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0170840620935858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing by models: Exploring the technopolitics of the (in)visilibities of land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rajão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The land sparing – land sharing controversy: Tracing the politics of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Transitions to Sustainable Agricultural and Food Systems: A Tool for Agroecology Performance Evaluation (TAPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram Bicksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Lucantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Scherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.579154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining agroecology: Exploring the circulation of knowledge in FAO's Global Dialogue 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jrnl. of Soc. of Agr. &amp; Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.116 - 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile market and changing food governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14747731.2018.1518861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Innovation in Agriculture and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.306-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Open Agriculture Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.537-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opag-2018-0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecology, local food systems and their markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ager : Revista de Estudios sobre Despoblación y Desarrollo Rural = Journal of Depopulation and Rural Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.13-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4422/ager.2018.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing the wave of prosumers in the age of labour market shattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Arcidiacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SL2018-152001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of assurance: Diversity and standardization of modes of intermediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANNALS of the American Academy of Political and Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 670 (1), pp.112-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0002716217692517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling Export Markets: The Making and Unmaking of Global Food Connections in West Africa by Stefan Ouma Chichester: Wiley-Blackwell, 2015. Pp. 264.£ 55 (hbk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modern African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.336-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022278X16000896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the scenes of quality labels: Tripartite regulation and overlapping markets From the Europeanization to the globalization of organic agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.501-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary standards and institutional innovations – the right path to sustainable and inclusive food systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREAT Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary standards, certification, and accreditation in the global organic agriculture field: a tripartite model of techno-politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-016-9686-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Lasse Bundgaard</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardization as Spaces of Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17351/ests2017.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les coulisses des labels : régulation tripartite et marchés imbriqués De l’européanisation à la globalisation de l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.501-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory guarantee systems: alternative ways of defining, measuring, and assessing &amp;quot;sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Hatanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (Online), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituciones innovadoras para fomentar la adopción de prácticas agrícolas sostenibles en la agricultura familiar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de Agricultura Familiar para América Latina y el Caribe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (OCT – DIC 2015), pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling governance: the role of standards in the Tanzanian tea industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can certified-tea value chains deliver gender equality in Tanzania?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feminist Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13545701.2014.1001765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics of private regulation: ISEAL and the shaping of transnational sustainability governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulation &amp; Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.166-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rego.12028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining an Enterprise, Enacting SustainaibliTea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0162243914531989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competing Logics in the Further Standardization of Fair Trade: ISEAL and the Símbolo de Pequeños Productores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.51-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Angga Dwiartama</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making room for smallholder cooperatives in Tanzanian tea production: can fairtrade do that?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (4), pp.451-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-011-1101-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intermédiation des connaissances</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainably Performed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...504 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 89, pp.82-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.193-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Governing value(s) and organizing through standards</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standards, techno-economic networks, and playing fields: performing the global market economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Arnold</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Busch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02685809221133055⟩</w:t>
+              <w:t xml:space="preserve">Review of International Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.507 - 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09692290903319870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...3184 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainably performed: reconciling global value chain governance and performativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (3), pp.193-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655797v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-02657201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From consumer acceptance to co-construction of markets for agrobiodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Agrobiodiversity along the value chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting change from field to plates: the case of nine European fair living-labs working collectively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison-Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 2024 and Austrian Citizen Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.207 -212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/ap.e127254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food environment in the core of the Partnership on Sustainable Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilising Citizens for Change: Joining Forces for Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUFIC, Oct 2023, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing short food chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agro-Economists, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies: our and your insights for the development of the prototype Partnership on sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée van Dis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Food Systems Network Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sustainable Food Systems Network, EUFIC, Oct 2023, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La certification de l’Agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecology: Fostering improved access to land and natural resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Dmundo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gora Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Cluset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). FRA., May 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying agroecology: tracing organic boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner par les métriques: enjeux et politiques des connaissances de la sécurité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Cluset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). FRA., May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Indicateurs de la sécurité alimentaire et nutritionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, La Grande Motte, France. 24 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GloFoodS: transitions to global food security. Governing by models: land use models as tools for governing food security (GOSAMO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">IWIM 2018 : International Workshop of INRA Metaprograms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Collège de Direction (0233)., Feb 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOSAMO: gouverner par les modèles : les modèles d’usage des sols comme instruments de gouvernement de la sécurité alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le séminaire des porteurs des projets AMI 2015 et AMI 2017 de Glofoods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, Montpellier, France. 4 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">GloFoodS: transitions to global food security. Governing by models: land use models as tools for governing food security (GOSAMO)</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debate on innovations for agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWIM 2018 : International Workshop of INRA Metaprograms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Collège de Direction (0233)., Feb 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">Second International Symposium on Agroecology, Food and Agriculture Organization of the United Nations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Apr 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping territorial markets: what do we think we know?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion du Groupe de coordination (GC) sur « Une approche participative à la collecte de données sur les marches territoriaux ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Feb 2018, Rome, Italy. 26 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitions, interests and institutions: exploring the circulation of ‘agroecology’ knowledge in FAO’s global dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting of the Science and Democracy Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Munich, Germany. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des connaissances agroécologiques à l’international: la FAO comme animateur du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire IDAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Interdisciplinaire Sciences, Innovations, Sociétés (1326)., Jan 2017, Montpellier, France. 6 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability Along All Value Chains: Identifying and Promoting Local Initiatives Linking Small-Scale Producers and Consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Food Systems for All Catalyzing Change through Multi-Stakeholder Action 1st Global Conference of the 10YFP Sustainable Food Systems Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pretoria, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value chains and chains of values: ideologies and impacts of local and alternative food initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transformative Potential of Local, Social, Ecological and Solidarity Food Economics (NASCENT Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EkoFjera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des producteurs biologiques de la Dalmatie (Dalmatia EKO). HRV., May 2017, Split, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Intermediation in Food System Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grupo de Estudos em Agricultura Familiar e Desenvolvimento Rural (GEPAD), Universidade Federal do Rio Grande do Sul (UFRGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultura familiar e desenvolvimento rural (GEPAD). BRA., Apr 2017, Porto Alegre, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercados inclusivos y consumo sostenible. Avances, desafíos y oportunidades de políticas y estrategias de mercados inclusivos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oportunidades y Desafíos de los Sistemas Agroalimentarios Sostenibles en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ciudad de Panamá, Panamá</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agroécologie à la FAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire du Groupe de Travail Agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Feb 2017, Paris, France. 21 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serving the perfect fruit from the tropics: organizing (in)visibilities and creating additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Organization Studies Workshop: Food Organizing Matters: Paradoxes, Problems and Potentialities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization Studies. GRC., May 2017, Chania, Greece. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de régulation de l’Agriculture Biologique (normes, certification, accréditation) et leurs conséquences sur les marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon international de l'Agriculture (SIA) 2017 : Les rencontres de l'Inra: l'agriculture biologique, les enjeux d'un secteur en pleine croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Organic 3.0 opportunities and risks in the market: Non 3rd party certified opportunities.” Global Market Overview – facts, trends and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOFACH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NürnbergMesse GmbH. Nuremberg, DEU., Feb 2017, Nuremberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The infrastructures of transition pathways: A mid-range theorizing of knowledge and market infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The knowledge politics of land use models. Emerging communities and current controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratório de Gestão de Serviços Ambientais (LAGESA), Dep. Engenharia de Produção Universidade Federal de Minas Gerais (UFMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Belo Horizonte, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How is diversity applied in practice and what innovation tendencies emerge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity – a strategic key issue for future European agro, food and bio-economy research. EUAGRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Agricultural Research Initiative (EURAGRI). NLD., May 2017, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the middle by intermediating food system change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing the middle: Platforms, standards, practices and the organization of contemporary matters of collective concerns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copenhagen Business School (CBS). DNK., Dec 2017, Copenhague, Denmark. 19 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cómo las innovaciones para el mercado fomentan la agricultura sostenible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversatorio La Alimentación en Agroecosistemas de Montaña. Enfoques y experiencias hacia los Objetivos de Desarrollo Sostenible (ODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio del Ambiente (Minam). PER., Apr 2017, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Circulation des connaissances agroécologiques à l’international: la FAO comme animateur du débat</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations and market challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire IDAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Interdisciplinaire Sciences, Innovations, Sociétés (1326)., Jan 2017, Montpellier, France. 6 diapos</w:t>
+              <w:t xml:space="preserve">FAO and CAAS International Symposium on Agroecology for Sustainable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Aug 2016, Kunming, Yunnan, China. 22 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sustainability Along All Value Chains: Identifying and Promoting Local Initiatives Linking Small-Scale Producers and Consumers</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes participatifs de garantie: innovations dans la gouvernance de l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Food Systems for All Catalyzing Change through Multi-Stakeholder Action 1st Global Conference of the 10YFP Sustainable Food Systems Programme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">Séminaire Agriculteurs, sols et semences dans la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (EHESS). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transformative power of agrifood industry development: policies and tools for restructuring the agricultural sector towards greater added value and sustainable growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlo Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Galvez-Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Transformative Potential of Local, Social, Ecological and Solidarity Food Economics (NASCENT Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">ESA Conference on Rural Transformation, Agricultural and Food System Transition: Building the evidence base for policies that promote sustainable development, food and nutrition security and poverty reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What might an “agro-ecological” food system look like?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EkoFjera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des producteurs biologiques de la Dalmatie (Dalmatia EKO). HRV., May 2017, Split, Croatia</w:t>
+              <w:t xml:space="preserve">Workshop On sustainble Value Chaines For Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launch of Institutional Innovations in Agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grupo de Estudos em Agricultura Familiar e Desenvolvimento Rural (GEPAD), Universidade Federal do Rio Grande do Sul (UFRGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultura familiar e desenvolvimento rural (GEPAD). BRA., Apr 2017, Porto Alegre, Brasil</w:t>
+              <w:t xml:space="preserve">FAO and CAAS International Symposium on Agroecology for Sustainable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Aug 2016, Kunming, Yunnan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mercados inclusivos y consumo sostenible. Avances, desafíos y oportunidades de políticas y estrategias de mercados inclusivos</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labelling agroecology: a study of valuation processes in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oportunidades y Desafíos de los Sistemas Agroalimentarios Sostenibles en América Latina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ciudad de Panamá, Panamá</w:t>
+              <w:t xml:space="preserve">Labelling and the politics of markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. FRA., Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’agroécologie à la FAO</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to promote sustainable agriculture through local markets? Innovations in market institutions in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire du Groupe de Travail Agro-écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Feb 2017, Paris, France. 21 diapos</w:t>
+              <w:t xml:space="preserve">Committee on Agriculture, COAG Speaker’s corner, FAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative markets for sustainable agriculture: Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Organization Studies Workshop: Food Organizing Matters: Paradoxes, Problems and Potentialities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organization Studies. GRC., May 2017, Chania, Greece. 27 p</w:t>
+              <w:t xml:space="preserve">Workshop On sustainble Value Chaines For Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. Programme des Nations Unies pour l'Environnement (UNEP)., Jun 2016, Rome, Italy. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Meets Critics: Divided Spirits: Tequila, Mezcal and the Politics of Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah K. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn P. Demaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Winders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international de l'Agriculture (SIA) 2017 : Les rencontres de l'Inra: l'agriculture biologique, les enjeux d'un secteur en pleine croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">79. Annual Meeting. Understanding Rural Social Class in an Era of Global Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rural Sociological Society (RSS). USA., Aug 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Organic 3.0 opportunities and risks in the market: Non 3rd party certified opportunities.” Global Market Overview – facts, trends and opportunities</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory guarantee systems: Alternative ways of defining, measuring, and assessing “sustainability”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Hatanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOFACH 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NürnbergMesse GmbH. Nuremberg, DEU., Feb 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">5. Annual Conference of the American Sociological Association Section on the Sociology of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cornell University. USA., Oct 2016, Ithaca, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermediating transitions to sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Democratizing Food Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American University of Rome (AUR). Rome, ITA., Oct 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The knowledge politics of land use models. Emerging communities and current controversies</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PGS as an innovative approach: linking sustainable and agroecological production to markets in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratório de Gestão de Serviços Ambientais (LAGESA), Dep. Engenharia de Produção Universidade Federal de Minas Gerais (UFMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">INOFO Side Event: Participatory Guarantee Systems (PGS) and its potential to facilitate market access, livelihood improvement and social capital at the IFAD Farmer’s Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Fund for Agricultural Development (IFAD). ITA., Feb 2016, Rome, Italy. 14 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving social and economic development in africa through ecological and organic agricultural alternatives. Proceedings of the plenary presentations of the 3rd african organic conference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olugbenga O. Adeoluwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yemi Akinbamijo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. African Organic Conference (AOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., Oct 2015, NA, Nigeria. 139 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What might an “agro-ecological” value chain look like?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tartanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10YFP SFSP Workshop Sustainable Value Chains for Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. Programme des Nations Unies pour l'Environnement (UNEP)., Jun 2016, Rome, Italy. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionalizing the global organic agriculture field: Voluntary standards, markets and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO and CAAS International Symposium on Agroecology for Sustainable Agriculture and Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Aug 2016, Kunming, Yunnan, China. 22 diapos</w:t>
+              <w:t xml:space="preserve">International Workshop From sustainable development to green capitalism: milestones in the marketization of nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Dec 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing sustainable ‘qualities’ for local food systems in developing countries: The case of the Songhai Centre in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Conference on Rural Transformation, Agricultural and Food System Transition: Building the evidence base for policies that promote sustainable development, food and nutrition security and poverty reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Sep 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs (AGURB2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa. ITA., Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Systèmes participatifs de garantie: innovations dans la gouvernance de l’agriculture biologique</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining an Enterprise, Enacting SustainaibliTea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Agriculteurs, sols et semences dans la globalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (EHESS). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de la Fédération 3 S de USPC : Les STS ont-elles un SUD? Les apports des approches postcoloniales aux études sur la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Sciences Sociales Suds (F3S). FRA., Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">What might an “agro-ecological” food system look like?</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional Innovations in Ecological Organic Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
-              </w:r>
-[...473 lines deleted...]
-                <w:t xml:space="preserve">Yemi Akinbamijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. African Organic Conference (AOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., Oct 2015, NA, Nigeria. 139 p</w:t>
+              <w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., 2015, Lagos, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Innovations: Learning how to link sustainable agriculture practices to local markets in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Global Sustainability and Local Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American University of Rome (AUR). ITA.; American University of Rome (AUR). ITA., Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop From sustainable development to green capitalism: milestones in the marketization of nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Dec 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">FAO-UNEP Sustainable Food Systems Programme Workshop: Knowledge and Information for Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA., Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constructing sustainable ‘qualities’ for local food systems in developing countries: The case of the Songhai Centre in Benin</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary standards: impacting smallholders’ market participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs (AGURB2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Pisa. ITA., Sep 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Voluntary Standards for Sustainable Food Systems: Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy. 234 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sustaining an Enterprise, Enacting SustainaibliTea</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary Standards: Impacting smallholders’ market participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de la Fédération 3 S de USPC : Les STS ont-elles un SUD? Les apports des approches postcoloniales aux études sur la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Sciences Sociales Suds (F3S). FRA., Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ISEAL Webinar "Smallholder access: Insights from the latest research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEAL Alliance. GBR., Sep 2014, pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Institutional Innovations in Ecological Organic Agriculture</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, Technology and Innovation in Africa: Reflections on Institutional Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. African Organic Conference (AOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., 2015, Lagos, Nigeria</w:t>
+              <w:t xml:space="preserve">IFIP 9.4 IT4D/STS Workshop: South-North-South dialogues on Science, Technology and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for Information Processing (IFIP). INT., Aug 2014, Belo Horizonte, Brazil. pp.13 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Practices, Sustainable Markets? Institutional innovations in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International workshop on System Innovation towards Sustainable Agriculture organized (SISA2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermediary activities: does effectiveness matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on System Innovation towards Sustainable Agriculture (SISA2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divided worlds : Framings and frameworks of responsible research and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Randles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Walhout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST Annual Conference : Situating Solidarities: social challenges for science and technology studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST). INT., Sep 2014, Toruń, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du projet politique alternatif à la multiplication de services et de marchés. Les trajectoires régulatrices de l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l'agriculture et l'alimentation: la "grande transformation" 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplying markets. How neoliberalism and globalization shape organics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Internationale: Le rôle des Etats et des marchés dans l’extension des TSRs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International. FRA., 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de garantie participatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Innovation sociale, agriculture et alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). FRA., Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory Guarantee Systems: Alternative Ways of Knowing in Agri-food Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Hatanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Sociological Association World Congress (ISA) : facing and unequal world: challenges for global sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA). INT., Jul 2014, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons learned from field projects on voluntary standards: Synthesis of results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voluntary Standards for Sustainable Food Systems: Challenges and Opportunities. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rome, Italy. 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From market to regulatory intermediation: Understanding international accreditation bodies and participatory guarantee schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Regulatory Intermediaries and Trans-national Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hebrew University of Jerusalem. Jérusalem, ISR., May 2014, Jérusalem, Israel. 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory Guarantee Systems as institutional innovations: are these effective governance arrangements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Science Foundation Exploratory Workshop: The Effectiveness of Voluntary Sustainability Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation (ESF). Strasbourg, FRA., Oct 2014, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations in linking sustainable agriculture practices with markets. An overview of the joint FAO/INRA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO-FiBL Workshop A Knowledge Exchange Forum for the Development of Green Food Value Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Nov 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standards for sustainability standards: a curious case in the politics of knowledge and techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-UNEP Sustainable Food Systems Programme Workshop: Knowledge and Information for Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA., Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Department of Sociology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sam Houston State University (SHSU). Huntsville, Texas, USA., Sep 2013, Huntsville, Texas, United States. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voluntary standards: impacting smallholders’ market participation</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Standards: Spaces for Innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Delemarle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voluntary Standards for Sustainable Food Systems: Challenges and Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rome, Italy. 234 p</w:t>
+              <w:t xml:space="preserve">Standardization as space(s) for innovation, an IFRIS/DIM IS2-IT International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Dec 2013, Champs-sur-Marne, France. pp.10 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...1074 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equitable Performances, Enacting Gender in Tanzanian Tea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Feminist Economics 22nd IAFFE Annual Conference Feminist Economists’ Perspectives on Women’s Education and Work Across the Globe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stanford University (SU). USA., Jul 2013, Palo Alto, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards for sustainability standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Sam Houston State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Huntsville (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de la régulation privée : ISEAL et la gouvernance transnationale des standards volontaires de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Gouverner le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2013, Paris, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying Smallholder Producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cracking the Nut 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinkering around Tea: Science, Technology and Innovation Policies in Tanzania’s Agricultural Research System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frank Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biennial Atlanta Conference on Science and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech). USA., Sep 2013, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning a sustainability regime: standards as governing devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Governance of Innovation and Socio-Technical Systems: Theorising and Explaining Change. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Copenhagen Business School, Denmark, March 1-2, 2012, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining the Enterprise: Enacting sustainability standards for Tanzanian tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delemarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation in the ISEAL Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining the Enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lógica técnico/procesal o política en el Comercio Justo: ISEAL y Símbolo de Pequeños Productores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Fair Trade International Symposium (FTIS 2012) and GeoFairTrade Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liverpool. GBR., Apr 2012, Liverpool, Reino Unido</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation in the ISEAL Alliance: Field testing as a process of intermediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop: Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lógica técnico/procesal o política en el Comercio Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fair Trade International Symposium FTIS 2012 &amp; GeoFairTrade Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Liverpool, Reino Unido</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning sustainability: Performing ‘governing by standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Design and Displacement: social studies of science and technology" 4S/EASST Joint Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing Agricultural Practices in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Doctorale IFRIS: Biosavoir, Biopouvoir, Bioéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRIS., Mar 2010, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing agricultural practices in Tanzania: Reflections on standards as governance devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Ecole thématique de printemps de l'IFRIS : Biosavoir, Biopouvoir, Bioéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Mar 2012, Florence, Italy. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing sustainability: Knowledge, standards and innovation transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning a Sustainability Regime: Standards as Governing Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S/EASST Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of voluntary standards on smallholder market participation in developing countries: Literature study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGS Seminar: First Results of the Literature Review of the Impact of Voluntary Standards on Smallholders’ Market Participation in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Nov 2012, Rome, Italy. pp.28 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics of Private Regulation: ISEAL and the shaping of transnational sustainability governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SocioCirad: Séminaire sur les élites des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardisation and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806883v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+                <w:t xml:space="preserve">Aurelie Delemarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S/EASST Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence annuelle de l’IFRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Nov 2011, Paris, France. pp.11 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Governing sustainability: Knowledge, standards and innovation transitions</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli standard di qualità nella governance delle filiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Seminar in the Department of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Impact of voluntary standards on smallholder market participation in developing countries: Literature study</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encouraging investment in agro-industries through commercial extension: the case of the Tea Research Institute of Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Tartanac</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ndunguru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGS Seminar: First Results of the Literature Review of the Impact of Voluntary Standards on Smallholders’ Market Participation in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Nov 2012, Rome, Italy. pp.28 slides</w:t>
+              <w:t xml:space="preserve">FAO Technical Workshop and Roundtable Meeting on Promoting Investment in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Dec 2011, Rome, Italy. pp.31 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transitioning a sustainability regime: standards as governing devices</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing agrifood sustainability through private standards: the case of the ISEAL alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Governance of Innovation and Socio-Technical Systems: Theorising and Explaining Change. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Copenhagen Business School, Denmark, March 1-2, 2012, Denmark</w:t>
+              <w:t xml:space="preserve">24. European Society for Rural Sociology Congress "Inequality and Diversity in European Rural Areas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRS (European Society for Rural Society). Devon., Aug 2011, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple social and environmental standards as development instruments: the case of tea in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Transformation of the role of the State and new instruments of public action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prétoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sustaining the Enterprise: Enacting sustainability standards for Tanzanian tea</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsible Innovation: The process of framing the standardization of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">INRA-SenS Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., Nov 2011, Champs-sur-Marne, France. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating Organics: The practices of tea and biscuits in the UK market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Demortain</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Der Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t>
+              <w:t xml:space="preserve">Joint 2011 Annual Meetings and Conference of the Agriculture, Food, and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS) and Society for Anthropology of Food and Nutrition (SAFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Montana. USA., Jun 2011, Missoula, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sustaining the Enterprise</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsible Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating Organics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...456 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Der Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meetings &amp; Conference of the Agriculture, Food, and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS), &amp; Society for Anthropology of Food and Nutrition (SAFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...642 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing What? Making sense of certification in the Tanzanian tea industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jul 2010, Montpellier, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORGANIZING SMALLHOLDER PRODUCTION FOR SUSTAINABILITY LESSONS LEARNED FROM FAIRTRADE CERTIFICATION IN THE TANZANIAN TEA INDUSTRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel F. Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Reflections on sustainable practices in Tanzanian tea value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fulbright Reflections Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, US Embassy. KEN., Mar 2010, Dar-es-Salaam, Tanzania. pp.64 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Shaping sustainability in Tanzanian tea production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender, Justice and Environmental Change Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michigan State University [East Lansing]. USA., Dec 2010, East Lansing, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections in a Tea cup: making sense of certification in the Tanzanian tea industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESAGEN Seminar “Certified Tea Party: Tea in Sri Lanka and Tanzania"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lancaster University. GBR. Cardiff University., Jun 2010, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing smallholder production for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Sustainable Development in Food and Agriculture (ISDA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Shaping sustainable development through 'socially responsible' certification schemes - A proposal for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIIS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danish Institute of International Studies. DNK., May 2008, Copenhague, Denmark. pp.23 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Technologies, Standards, and Local Food Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Afrasian International Symposium "Resources under Stress: Sustainability of the Local Community in Asia and Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Feb 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Sustainable: The role of Tanzanian tea producers in Global Value Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Studies Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Studies Association (ASA). USA., Nov 2008, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Implications of US Agriculture Policy: Eat locally, think globally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lansing Community College Global Perspectives Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lansing Community College. Lansing, Michigan, USA., Apr 2008, Lansing, Michigan, United States. pp.15 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks of conformity assessment: Challenges and opportunities for development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USAID RAISE SPS Close-Out Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Agency for International Development (USAID). USA., Sep 2007, Washington, district de Columbie, United States. pp.17 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating ‘sustainable’ tea: Reflections on corporate social responsibility in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Sociological Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rural Sociological Society (RSS). USA., Aug 2007, Santa Clara, Californie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Social Responsibility in Tanzania: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. African Studies Association Annual Meeting : "21st Century Africa: Evolving Conceptions of Human Rights"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Studies Association (ASA). USA., Oct 2007, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafficking of Nigerian Women into Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michigan Sociological Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michigan Sociological Association. USA., Oct 2006, Mount Pleasant, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Nuova Iniziativa di Didattica per la Finanza Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Economics: Una conferece per l'Anno Internazionale del Microcredito 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Roma La Sapienza. Rome, ITA., Sep 2005, Rome, Italy. pp.13 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15513,1177 +15647,1177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser l'agro-biodiversité par des systèmes de qualification innovants : un levier pour le changement d'échelle de l'agriculture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du métaprogramme INRAE Métabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nine European Living Labs (LLs) Collectively Promoting Sustainable Biodiversity from Field to Fork: : the DIVINFOOD project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchanging knowledge about markets with innovators: experiences from an ongoing participatory research project on institutional innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. European Society for Rural Sociology Congress (ESRS) : "Uneven processes of rural change: on diversity, knowledge and justice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Planting Seeds’ for ‘Good Growth’: Sustainability Discourses in Multi-National Agrifood Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress of Rural Sociology : Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Innovations for sustainable agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO Technical Seminar/ Webinar on What markets support agroecology and sustainable production systems?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy. FAO - Food and Agriculture Organisation, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional innovations supporting local markets for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems for Europe and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO - Food and Agriculture Organisation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to institutional innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AC&amp;SD 2016 : Special session organized by INRA, FAO, IFOAM, Urgenci, IIED and CCAP entitled: Institutional innovations for sustainable food systems: practitioner experiences in ‘transitions in the making’ at the Agri-Chains and Sustainable Development: linking local and global dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labelling social innovation from Namibia to France, lessons from participatory guarantee systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Sociological Association Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction to institutional innovations</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecological quality construction: How to value agroecological products? Experiences from Bolivia and Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress of Rural Sociology : Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes participatifs de garantie en agriculture biologique. L'importance des innovations institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum « Origine, diversité et territoires. 2ème édition : Regards croisés sur la qualité et l’origine » En parallèle du Salone del Gusto-Terra Madre et de l’Année Internationale de l’Agriculture familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Turin, Italie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Guarantee Systems in Organic Agriculture: The importance of institutional innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conférence Ouest Africaine sur l’agriculture écologique et biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cotonou, Benin. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalising social innovation: an exploration of boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST Annual Conference : Situating Solidarities: social challenges for science and technology studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toruń, Poland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying smallholder producers: linking specific challenges to general trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cracking the Nut 2013 conference: Sustainable Sourcing for Agricultural Supply Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16693,819 +16827,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Constance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sage Publications Ltd., 416 p., 2024, SAGE Studies in International Sociology, 9781529680157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">打造可持续的粮食体系</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">粮农组织和中国农业出版社. FAO; China Agriculture Press, 226 p., 2023, Allison Loconto, 978-92-5-136813-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917zh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitando sistemas alimentarios sostenibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 263 p., 2021, Allison Loconto, 978-92-5-133952-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917es⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2020, Allison Loconto, 978-92-5-133270-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison Loconto. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262 p., 2020, Allison Loconto, 978-92-5-132990-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca9917en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing markets for agroecology. An analysis of diverse options for marketing products from agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO - Food and Agriculture Organisation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215p., 2017, 978-92-5-130339-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations and Institut National de la Recherche Agronomique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.390, 2016, 978-92-5-109327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating towards shared responsibility in research and innovation. Approach, process and eesults of the Res-AGorA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Randles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Bedsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gorgoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9-783000-517099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Sensitive Microfinance: A Poverty Reduction Strategy? An Analysis of Methods Used in the Distribution of Microfinance Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VDM Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 107 p., 2010, 978-3-639-25094-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17515,3489 +17649,3489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuela Porru; Antonello Podda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lo Spazio del Commestibile. Tradizione e innovazione nelle pratiche alimentari in Sardegna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-13, 2025, Sviluppo e territori, 9791259933867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Planting Seeds' for 'Good Growth</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Agrifood Transitions in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Constance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sage Publications Ltd., pp.265-289, 2024, 9781529680157</w:t>
+              <w:t xml:space="preserve">, Sage Publications Ltd., pp.1-32, 2024, SAGE Studies in International Sociology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contested Agrifood Knowledge Transitions into the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Douglas Constance</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene. Challenges, Contested Knowledge, and the Need for Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications Ltd., pp.339-376, 2024, 9781529680157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planting Seeds' for 'Good Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sage Publications Ltd., pp.1-32, 2024, SAGE Studies in International Sociology</w:t>
+              <w:t xml:space="preserve">, Sage Publications Ltd., pp.265-289, 2024, 9781529680157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance matters ... but is it what you think?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard De Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.19-31, 2022, 978-2-7592-3576-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3576-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une définition politique &amp;quot;globale&amp;quot;. La FAO et l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition agroécologique. Tome I : Quelles perspectives en France et ailleurs dans le monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Académie d'agriculture de France, 978-2-35671-620-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating locally for global transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kropp, Cornelia; Antoni-Komar, Irene; Sage, Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food System Transformations: Social movements, local economies, collaborative networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.100-118, 2020, 9781003131304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003131304-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability along all value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tartanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable diets: linking nutrition and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CABI, pp.215-224, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781786392848.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifying the standardization of sustainability impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contested Sustainablity Discourses in the Agrifood System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earthscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Earthscan Food and Agriculture, 9781138063099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contested Sustainablity Discourses in the Agrifood System</w:t>
+              <w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Earthscan Food and Agriculture, 9781138063099</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The values of value chains: Putting responsibility into action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De-facto Responsible Innovation : Governance at Stake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Edgar, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating actionable knowledge for sustainability: a case of 'standards in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new challenges for the rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Group Publishing Limited, 2017, 978-1-78714-824-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Tinkering’ with tea: science, technology and innovation policies in Tanzania’s agricultural research system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frank Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Innovation Governance for Emerging Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978 1 78347 190 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781783471911.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Practices, Sustainable Markets? Institutional innovations in agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroEcological Transitions. Changes and Breakthroughs in the Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-94-6343-114-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18174/407609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Case Study 4: Critical Organisations - Multi-national corporations</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how market institutions create incentives for adopting sustainable agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Songhai Model of Integrated Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualbert Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godfrey Nzamujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative markets for sustainable agriculture : Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framings and frameworks: six grand narratives of de facto RRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Randles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Walhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Lindner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigating Towards Shared Responsibility in Research and Innovation. Approach, Process and Results of the Res-AGorA Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9-783000-517099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems: examples from institutional innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Information for Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109068-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of intermediation in the management of complex sociotechnical transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroEcological Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University Research, 39 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional collaboration for sustainable agriculture: learning from the tea sector in the Southern Highlands of the United Republic of Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filbert Kavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative markets for sustainable agriculture : Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Why and how market institutions create incentives for adopting sustainable agricultural practices</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional Innovations in Ecological Organic Agriculture in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
+              <w:t xml:space="preserve">Achieving Social and Economic Development in Africa through Ecological and Organic Agricultural Alternatives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization of the United Nations., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative markets for sustainable agriculture : Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+              <w:t xml:space="preserve">Innovative markets for sustainable agriculture. Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and agriculture organization of the united nations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What might an “agro-ecological” food system look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ralf Lindner</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tartanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Value Chains for Sustainable Food Systems. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 p., 2016, 978-9251095324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative markets for sustainable agriculture: Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Value Chains for Sustainable Food Systems. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAO. Food and Agricultural Organization of the United Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-92-5-109532-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ransom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Hatanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Konefal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of the Political Economy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case Study 4: Critical Organisations - Multi-national corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigating Towards Shared Responsibility in Research and Innovation. Approach, Process and Results of the Res-AGorA Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9-783000-517099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems: examples from institutional innovations</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating Organics: Performing Multiple Objects to Organize Singular Markets for Organic Tea and Biscuits in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...785 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Der Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Thinking Organic Food and Farming in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, The International Library of Environmental, Agricultural and Food Ethics, 978-94-017-9189-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9190-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning Sustainability: Performing ‘governing by standards’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Governance of Socio-Technical Systems: Theorising and Explaining Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Edgar, 2014, 9781784710187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784710194.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tripartite standards regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John V. Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Busch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley-Blackwell Encyclopedia of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, 2012, 9780470670590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470670590.wbeog919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Alliance ISEAL, ambassadeur des standards volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 200 p., 2012, 978-2-7592-1814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value chains and chains of values: tracing Tanzanian tea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Agri-Food Systems in a Global World: Market, Social and Environmental Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 295 p., 2012, 978-1-4438-3664-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadré 6.2. Les normes du commerce équitable comme moyens d’innover ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simbua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : Concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.248, 2012, Synthèses (Quae), 978-2-7592-1858-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21007,503 +21141,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can Fairtrade maximize demand and positive producer impact through its supply chain and business engagement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Carimentrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable land-Use transitions : moving beyond the 30x30 target and the land sparing/land sharing debates (Policy Brief)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PGS as an Institutional Innovation: A new FAO study discusses how PGS helps farmers to adopt sustainable agricultural practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do markets encourage the adoption of sustainable practices? The role of institutional innovation in developing countries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vicovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Poisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">PGS as an Institutional Innovation: A new FAO study discusses how PGS helps farmers to adopt sustainable agricultural practices.</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary Standards: Impacting Smallholders’ Market Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.4-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21513,147 +21647,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories and Turning Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Matthias Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée van Dis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bundgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21663,3527 +21797,3527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D1.5 - Biodiversity Use Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison-Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Veér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Union (UE). 2025, 77 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D1.3 - Report on enabling food environments (existing shops, infrastructures, labels) valuing NUCs-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Veér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Králl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EU Open Research Repository. 2024, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chekhurska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D1.4 - Typology of short and mid-tier chains valuing biodiversity, including SMART indexes of agrobiodiversity use in marketing and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Králl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Veér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+              <w:t xml:space="preserve">Zenodo. 2024, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IIABA PGS Best practices Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Cousin-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitha Didas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the value of fairtrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Carimentrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fairtrade International. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labelling and certification schemes for Indigenous Peoples' foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Fernandez-De-Larrinoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennifer Meldrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelie Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO; Alliance of Bioversity International and CIAT. 2022, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Luca Colombo</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Value of Fairtrade: Business Engagement in Banana, Cocoa and Coffee Value Chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carimentrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union (UE). 2025, 77 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Université Gustave Eiffeil; Fairtrade International. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of territorial markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tartanac Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicovaro Marcello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanchez Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sall Nadjirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+              <w:t xml:space="preserve">FAO. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IIABA Activity Report: Diagnostic Tool Writing Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">EU Open Research Repository. 2024, 22 p</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Haule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almerinda Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Deliverable D1.4 - Typology of short and mid-tier chains valuing biodiversity, including SMART indexes of agrobiodiversity use in marketing and data</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal and informal European quality assurance initiatives offering a connection between local gastronomy and small-scale farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffeil; INRAE; Ministère de l'agriculture, Hongrie. 2021, 100 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173144v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Science Foresight Workshop : Global Challenges and Research Gaps. The Royaumont process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zenodo. 2024, 198 p</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAE. 2021, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case Studies of Food Systems Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Golan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruentrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United Nations Environment Programme (UNEP); One Planet Network Sustainable Food Systems Programme. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The limits of private certifications and the potential of state-led spatial data infrastructure in South America as to ensure deforestation-free exports to the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Commission. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Common Understanding of Sustainable Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Jenkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Golan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United Nations Environment Programme (UNEP); One Planet Network Sustainable Food Systems Programme. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tool for Agroecology Performance Evaluation (TAPE) - Test version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram J. Bicksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Lucantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations (FAO). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory Analysis of the Use and Impact of the Fairtrade Premium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silva-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inconnu. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future of food and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vos Rob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellù Lorenzo Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamoulis Kostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haight Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanyeriabur Aysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food and Agriculture Organization of the United Nations (FAO). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influencing sustainable sourcing decisions in agri-food supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] MAR-15-72.E, auto-saisine. 2016, 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative approaches to linking sustainable and agro-ecological production with markets in developing countries: a researcher-practitioner workshop. Final report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vicovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Santacoloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Food and Agriculture Organization. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Drivers Of Sustainability: the Integral role of Intermediaries in enabling sustainability standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] EC-10-174.E, auto-saisine. 2014, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of voluntary standards on Smallholder Market Participation in Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encouraging investment in agro-industries through commercial extension: the case of the Tea Research Institute of Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ndunguru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simbua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of Experiences: understanding change in crop and seed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Gender, Equity And Rural Employment Division</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">Fairtrade International. 2022</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfinance, Gender and HIV/AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ags - Gender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting on Lessons Learned in the LinKS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Pfieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Université Gustave Eiffeil; Fairtrade International. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...1120 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...801 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25193,114 +25327,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainabiliTea: Shaping Sustinability in Tanzanian Tea Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Michigan State University [East Lansing], 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02817854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId576"/>
+      <w:footerReference w:type="default" r:id="rId583"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25368,51 +25502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE3E05E2"/>
+    <w:nsid w:val="B4127600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25599,51 +25733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allison-marie-loconto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8949-186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228273145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-4787-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;-Yacine Ka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Kabe Gaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2635084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2025.101095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bundgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmenegger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Koulthoum Abdou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2530563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridah Mubichi-Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ngoh Manka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i1.693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wolf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2312703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Randles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2024.2316365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Psarikidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Dwiartama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carolan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Hatanaka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i2.504" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arnold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Dessein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809221133055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i1.467" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Podda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arcidiacono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestriprieti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bicksler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia de Rosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Scherf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Scopel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/epa550" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102244" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2020.287" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dorville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840620935858" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Raj&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104241" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lucantoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.579154" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2018.1518861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestripieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2018-152001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jimenez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tartanac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12187" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716217692517" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X16000896" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Poisot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Santacoloma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vicovaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13545701.2014.1001765" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914531989" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simbua" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1101-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RT1KS7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290903319870" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison-Marie Loconto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e127254" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736456v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Dmundo Barrios" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Ndiaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cluset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603221v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740043v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512098v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Rankin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Kelly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galvez-Nogales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Dankers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Ono" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603599v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742728v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santacoloma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Bowen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn P. Demaster" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Constance" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Winders" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739277v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412833v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga O. Adeoluwa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemi Akinbamijo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285257v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lindner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Walhout" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796193v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bullon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745685v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frank Simbua" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744553v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744486v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748002v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747769v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745252v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807924v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808280v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Der Kamp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807921v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713748v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ndunguru" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744445v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746233v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744560v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820479v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529061v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F. Simbua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820344v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753607v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820427v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753602v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832079v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235867v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Massari" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584510v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571901v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571554v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/user_upload/reu/europe/documents/Events2016/ageco/Booklet_en.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369347v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285254v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285259v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713744v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561901v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917zh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173228v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917ES" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917es" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173213v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917FR" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917fr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173188v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/documents/card/en/c/ca9917en/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917en" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773146v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/I8605EN/i8605en.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350829v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5907e.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhlmann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Bedsted" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gorgoni" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://res-agora.eu/publications/res-agora-book-now-available/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820643v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270506.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163724v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1759" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562201v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562197v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562198v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078396v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard De Raymond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3576-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566910v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131304-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tartanac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786392848.0215" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427994.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765433v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573904v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/research-handbook-on-innovation-governance-for-emerging-economies" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471911.00016" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572160v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/eaeb695e-a212-4a34-aeba-b3d8a7a58acc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795914v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Agossou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Gbehounou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Nzamujo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369350v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/53d39282-ddd7-460c-a27f-3d5015eea7ca/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792940v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filbert Kavia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320462v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285276v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5373e.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594727v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603602v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395667.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799338v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595472v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/templates/ags/docs/SFCP/Activities/Abstracts_value_chain_workshop_web_b.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571556v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransom" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konefal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-Political-Economy-of-Science/Tyfield-Lave-Randalls-Thorpe/p/book/9781138922983" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123327v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280369.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9190-8_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806069v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John V. Stone" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470670590.wbeog919" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802505v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Widmer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285275v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595282v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606085v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291417v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597476v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matovu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Cousin-Morin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitha Didas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535645v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Carimentrand" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704608v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561935v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fernandez-De-Larrinoa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennifer Meldrum" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561917v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tartanac Florence" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicovaro Marcello" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Javier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall Nadjirou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566968v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mullet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Golan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruentrup" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173144v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566986v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mink" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jenkin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912500v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567051v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram J. Bicksler" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Moller" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048855v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva-Castaneda" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567070v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Rob" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#249; Lorenzo Giovanni" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamoulis Kostas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haight Boyd" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyeriabur Aysen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604062v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver von Hagen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281261v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285253v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807606v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806032v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821201v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gender, Equity And Rural Employment Division" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Shapiro" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820482v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ags - Gender" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832078v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pfieffer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817854v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allison-marie-loconto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8949-186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228273145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-4787-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;-Yacine Ka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Kabe Gaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2635084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2025.101095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bundgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Averbuch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Faye Stone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schwarz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1762693" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2530563" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmenegger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Koulthoum Abdou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridah Mubichi-Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ngoh Manka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i1.693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Randles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2024.2316365" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0141" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wolf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2312703" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Psarikidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Dwiartama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carolan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Hatanaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i2.504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i1.467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arnold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Dessein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809221133055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Podda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arcidiacono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestriprieti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.12.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bicksler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia de Rosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Scherf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Scopel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/epa550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102244" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2020.287" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dorville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.06.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840620935858" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Raj&#227;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104241" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.09.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lucantoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.579154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2018.1518861" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jimenez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tartanac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestripieri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2018-152001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716217692517" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X16000896" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Poisot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Santacoloma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vicovaro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.090" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13545701.2014.1001765" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285249v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914531989" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simbua" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1101-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RT1KS7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290903319870" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655797v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931104v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison-Marie Loconto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e127254" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Dmundo Barrios" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Ndiaye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cluset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787881v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787884v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787878v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603165v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Rankin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Kelly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galvez-Nogales" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Dankers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Ono" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797947v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santacoloma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369358v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Bowen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn P. Demaster" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Constance" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Winders" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512032v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga O. Adeoluwa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemi Akinbamijo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713766v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738626v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190091v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285257v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285252v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lindner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Walhout" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738701v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bullon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285262v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285255v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745685v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744603v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744684v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713745v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frank Simbua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744486v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747769v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745252v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808280v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744553v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808116v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807921v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ndunguru" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744445v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807946v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Der Kamp" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744560v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747322v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529061v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F. Simbua" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820129v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820480v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753607v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753608v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820427v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755316v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753602v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236561v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Massari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369360v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571901v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571554v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/user_upload/reu/europe/documents/Events2016/ageco/Booklet_en.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594620v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369359v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369347v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285254v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285259v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713744v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562191v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561901v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917zh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173228v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917ES" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917es" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173213v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917FR" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917fr" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173188v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/documents/card/en/c/ca9917en/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917en" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773146v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/I8605EN/i8605en.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5907e.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhlmann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Bedsted" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gorgoni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://res-agora.eu/publications/res-agora-book-now-available/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820643v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270506.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163724v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1759" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562197v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562198v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562201v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078396v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard De Raymond" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3576-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566910v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131304-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566933v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tartanac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786392848.0215" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787882v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427994.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765433v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/research-handbook-on-innovation-governance-for-emerging-economies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471911.00016" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572160v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/53d39282-ddd7-460c-a27f-3d5015eea7ca/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795914v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Agossou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Gbehounou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Nzamujo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320462v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/eaeb695e-a212-4a34-aeba-b3d8a7a58acc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285276v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5373e.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792940v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filbert Kavia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594727v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603602v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395667.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595472v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/templates/ags/docs/SFCP/Activities/Abstracts_value_chain_workshop_web_b.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571556v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransom" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konefal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-Political-Economy-of-Science/Tyfield-Lave-Randalls-Thorpe/p/book/9781138922983" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298405v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123327v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280369.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9190-8_4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806069v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John V. Stone" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470670590.wbeog919" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802137v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802505v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704609v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Widmer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595282v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285275v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606085v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291417v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597476v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matovu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Cousin-Morin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitha Didas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535645v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Carimentrand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561935v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fernandez-De-Larrinoa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennifer Meldrum" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704608v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561917v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tartanac Florence" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicovaro Marcello" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Javier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall Nadjirou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173144v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566968v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mullet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Golan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruentrup" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912500v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566986v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mink" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jenkin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567051v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram J. Bicksler" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Moller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048855v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva-Castaneda" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567070v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Rob" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#249; Lorenzo Giovanni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamoulis Kostas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haight Boyd" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyeriabur Aysen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604062v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver von Hagen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281261v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285253v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807606v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806032v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821201v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gender, Equity And Rural Employment Division" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Shapiro" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820482v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ags - Gender" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832078v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pfieffer" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817854v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>