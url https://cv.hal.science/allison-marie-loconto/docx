--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1,25447 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25395 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Allison Marie Loconto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">allison-marie-loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8949-186X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228273145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=e5IpqBMAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAW-4787-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison Marie Loconto est titulaire d'un habilitation à diriger les recherches de l'Université de Toulouse, un doctorat en sociologie du Michigan State University et un Masters en Relations internationales et économie politique de American University in Washington, DC. Elle est directrice de recherche à l’institut national de recherche pour l’agriculture, l’alimentation et l’environnement (INRAE) et Directrice adjointe du Laboratoire interdisciplinaire sciences innovations et sociétés (LISIS). Elle est habilitée à diriger des thèses dans l’École doctorale du Département des sciences pour l’agriculture, l’alimentation et l’agroenvironnement (DiSAAA) à l’Université de Pise (Italie) et à l'École doctorale Organisations, Institutions et Marchés à Paris-Est Sup.Dr. Loconto est Vice-Présidente pour la Recherche à l’Association internationale de sociologie (ISA) et le représentant de l’INRAE dans le Comité consultatif multipartite (MAC) du Programme pour les systèmes alimentaires durables du One Planet Network (ONU Environnement). Nommée au Comité nationale de l'agriculture biologique (CNAB) elle est également Vice-Présidente du réseaux des chercheurs FairNESS et ancienne membre élue au Comité d'administration de Commerce équitable France (CEF). Dr. Loconto est actuellement membre du Conseil Scientifique de UniLaSalle et Comité d'orientation stratégique de la Chaire UNESCO Alimentations du monde à l’Institut agro Montpellier. Ancienne boursière Fulbright (2009-2010) et boursière Marie-Curie de l'UE (2018), elle a également été une chercheuse invitée en sciences, technologies et sociétés à la John F. Kennedy School of Government de l'Université de Harvard (2018) et scientifique invitée à l'Organisation des Nations unies pour l'alimentation et l'agriculture (2013-2017).Son programme de recherche se concentre sur la gouvernance des transitions vers des systèmes alimentaires durables, en particulier sur les mesures, modèles, normes et systèmes de certification qui font partie des innovations institutionnelles émergentes. Son analyse se concentre sur la manière dont la responsabilité de la durabilité dans la consommation et la production est assumée et partagée par les différents acteurs des systèmes alimentaires à différentes échelles. Elle a mené des travaux de terrain sur les 5 continents mais concentre la plupart de ses recherches sur les systèmes alimentaires en Afrique et en Amérique latine. Elle fait partie du comité de rédaction de Agriculture and Human Values, elle est Assistant Editor du Journal of Rural Studies et de la revue Science as Culture, et est la rédactrice en chef du International Journal of Sociology of Agriculture and Food.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel factors shaping the adoption of agroecological practices: evidence from small-scale market gardening in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dié-Yacine Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Kabe Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Etienne Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2635084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche orchestration in fragmented ecologies of intermediation: evidence from agroecological transitions in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Turnheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bottazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59, pp.101095. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eist.2025.101095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and turning points: Objects of intermediation for generalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.124469. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2025.124469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging agroecology and food system transition frameworks: identifying shared methodological and conceptual tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Faye Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.1762693. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2026.1762693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la durabilité : quelles responsabilités des entreprises agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1-2/2023 (7), 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological entrepreneurship: a driving force in the sustainable transformation of agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garrido-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2530563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance institutionnelle des systèmes participatifs de garantie d'Afrique de l'Ouest et du Centre comme levier de réduction de l'usage des produits phytopharmaceutiques de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Emmenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum Koulthoum Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing early-career agri-food researchers publishing opportunities in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridah Mubichi-Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Ngoh Manka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v30i1.693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art: The impact of sustainability standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fair Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the deep institutionalisation of de facto responsible research and innovation (rri) in participatory market contexts: Examples from Bolivia and Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Randles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Responsible Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.2316365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23299460.2024.2316365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sustainable Cocoa Debate: key controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fair Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/jfairtrade.5.2.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental governance through metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Prudham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2024.2312703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing food chains with consumers: a European survey for change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Dourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.343-354. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2024.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (1), pp.153 - 179. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.070.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When markets make agroecologies: Empirical evidence from downstream and upstream markets in Argentina, Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dufeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Niederle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (42), pp.21-42. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Consumption and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Psarikidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angga Dwiartama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Front Porch for Critical Agrifood Studies: Engagement Across &amp;quot;Food Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Bjørkhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angga Dwiartama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Hatanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v28i2.504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations for Sustainable Food Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garrido-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dufeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7310/arfe.59.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning from Co-creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Renewed Sociology of Agriculture and Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Psarikidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v28i1.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing food futures: Towards a ‘responsibility turn’ in food and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing value(s) and organizing through standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02685809221133055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring prosumption: Reconfiguring labor through rural-urban food networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maestriprieti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.442 - 446. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des transitions vers des systèmes agricoles et alimentaires durables : un outil pour l'évaluation des performances agroécologiques (TAPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Bicksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Scherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/epa550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy diets and the retail food environment: A sociological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.102244. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2019.102244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Diversity––Make Standards! Spaces of Standardization for Diversity Analyzed through Cattle Breeding Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Chavinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.193-214. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2020.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social movements and institutional change in organic food markets: Evidence from participatory guarantee systems in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Niederle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.282-291. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can standards save organic farming from conventionalisation? Dynamics of collective projects and rules in a French organic producers’ organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dufeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (3), pp.621 - 638. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serving Magically Perfect Fruit Globally: Local nesting in translating multiple standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.327-349. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840620935858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing by models: Exploring the technopolitics of the (in)visilibities of land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoni Rajão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land sparing – land sharing controversy: Tracing the politics of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.103610. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Transitions to Sustainable Agricultural and Food Systems: A Tool for Agroecology Performance Evaluation (TAPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Bicksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lucantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Scherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.579154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining agroecology: Exploring the circulation of knowledge in FAO's Global Dialogue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jrnl. of Soc. of Agr. &amp; Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2), pp.116 - 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile market and changing food governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14747731.2018.1518861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Agriculture and Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.306-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Agriculture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opag-2018-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology, local food systems and their markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tartanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ager : Revista de Estudios sobre Despoblación y Desarrollo Rural = Journal of Depopulation and Rural Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.13-42. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4422/ager.2018.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the wave of prosumers in the age of labour market shattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Podda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.7-22. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/SL2018-152001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of assurance: Diversity and standardization of modes of intermediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALS of the American Academy of Political and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 670 (1), pp.112-132. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0002716217692517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling Export Markets: The Making and Unmaking of Global Food Connections in West Africa by Stefan Ouma Chichester: Wiley-Blackwell, 2015. Pp. 264.£ 55 (hbk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.336-337. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022278X16000896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of quality labels: Tripartite regulation and overlapping markets From the Europeanization to the globalization of organic agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (3), pp.501-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary standards and institutional innovations – the right path to sustainable and inclusive food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREAT Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary standards, certification, and accreditation in the global organic agriculture field: a tripartite model of techno-politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-016-9686-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization as Spaces of Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.382-392. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2017.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory guarantee systems: alternative ways of defining, measuring, and assessing &amp;quot;sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Hatanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Online (Online), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses des labels : régulation tripartite et marchés imbriqués De l’européanisation à la globalisation de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (3), pp.501-531. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.583.0501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituciones innovadoras para fomentar la adopción de prácticas agrícolas sostenibles en la agricultura familiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Agricultura Familiar para América Latina y el Caribe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (OCT – DIC 2015), pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling governance: the role of standards in the Tanzanian tea industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can certified-tea value chains deliver gender equality in Tanzania?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13545701.2014.1001765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of private regulation: ISEAL and the shaping of transnational sustainability governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation &amp; Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.166-185. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rego.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining an Enterprise, Enacting SustainaibliTea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (6), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243914531989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Logics in the Further Standardization of Fair Trade: ISEAL and the Símbolo de Pequeños Productores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making room for smallholder cooperatives in Tanzanian tea production: can fairtrade do that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (4), pp.451-465. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-011-1101-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainably Performed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.193-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards, techno-economic networks, and playing fields: performing the global market economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Busch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.507 - 536. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290903319870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainably performed: reconciling global value chain governance and performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.193-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumer acceptance to co-construction of markets for agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Dourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Agrobiodiversity along the value chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting change from field to plates: the case of nine European fair living-labs working collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison-Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Dourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2024 and Austrian Citizen Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.207 -212, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ap.e127254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food environment in the core of the Partnership on Sustainable Food Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bruen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilising Citizens for Change: Joining Forces for Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUFIC, Oct 2023, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing short food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Dourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agro-Economists, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: our and your insights for the development of the prototype Partnership on sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Systems Network Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Food Systems Network, EUFIC, Oct 2023, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification de l’Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garrido-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dufeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology: Fostering improved access to land and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Dmundo Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gora Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cluset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). FRA., May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying agroecology: tracing organic boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dufeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions, interests and institutions: exploring the circulation of ‘agroecology’ knowledge in FAO’s global dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the Science and Democracy Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les métriques: enjeux et politiques des connaissances de la sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs de la sécurité alimentaire et nutritionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, La Grande Motte, France. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GloFoodS: transitions to global food security. Governing by models: land use models as tools for governing food security (GOSAMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIM 2018 : International Workshop of INRA Metaprograms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Collège de Direction (0233)., Feb 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOSAMO: gouverner par les modèles : les modèles d’usage des sols comme instruments de gouvernement de la sécurité alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le séminaire des porteurs des projets AMI 2015 et AMI 2017 de Glofoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2018, Montpellier, France. 4 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debate on innovations for agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Agroecology, Food and Agriculture Organization of the United Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping territorial markets: what do we think we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion du Groupe de coordination (GC) sur « Une approche participative à la collecte de données sur les marches territoriaux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Feb 2018, Rome, Italy. 26 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des connaissances agroécologiques à l’international: la FAO comme animateur du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire IDAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Interdisciplinaire Sciences, Innovations, Sociétés (1326)., Jan 2017, Montpellier, France. 6 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Along All Value Chains: Identifying and Promoting Local Initiatives Linking Small-Scale Producers and Consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Systems for All Catalyzing Change through Multi-Stakeholder Action 1st Global Conference of the 10YFP Sustainable Food Systems Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chains and chains of values: ideologies and impacts of local and alternative food initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformative Potential of Local, Social, Ecological and Solidarity Food Economics (NASCENT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie à la FAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du Groupe de Travail Agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Feb 2017, Paris, France. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serving the perfect fruit from the tropics: organizing (in)visibilities and creating additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Organization Studies Workshop: Food Organizing Matters: Paradoxes, Problems and Potentialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization Studies. GRC., May 2017, Chania, Greece. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EkoFjera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des producteurs biologiques de la Dalmatie (Dalmatia EKO). HRV., May 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Intermediation in Food System Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Estudos em Agricultura Familiar e Desenvolvimento Rural (GEPAD), Universidade Federal do Rio Grande do Sul (UFRGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultura familiar e desenvolvimento rural (GEPAD). BRA., Apr 2017, Porto Alegre, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercados inclusivos y consumo sostenible. Avances, desafíos y oportunidades de políticas y estrategias de mercados inclusivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oportunidades y Desafíos de los Sistemas Agroalimentarios Sostenibles en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ciudad de Panamá, Panamá</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments de régulation de l’Agriculture Biologique (normes, certification, accréditation) et leurs conséquences sur les marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international de l'Agriculture (SIA) 2017 : Les rencontres de l'Inra: l'agriculture biologique, les enjeux d'un secteur en pleine croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Organic 3.0 opportunities and risks in the market: Non 3rd party certified opportunities.” Global Market Overview – facts, trends and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFACH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NürnbergMesse GmbH. Nuremberg, DEU., Feb 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrastructures of transition pathways: A mid-range theorizing of knowledge and market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge politics of land use models. Emerging communities and current controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratório de Gestão de Serviços Ambientais (LAGESA), Dep. Engenharia de Produção Universidade Federal de Minas Gerais (UFMG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the middle by intermediating food system change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing the middle: Platforms, standards, practices and the organization of contemporary matters of collective concerns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School (CBS). DNK., Dec 2017, Copenhague, Denmark. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cómo las innovaciones para el mercado fomentan la agricultura sostenible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversatorio La Alimentación en Agroecosistemas de Montaña. Enfoques y experiencias hacia los Objetivos de Desarrollo Sostenible (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio del Ambiente (Minam). PER., Apr 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is diversity applied in practice and what innovation tendencies emerge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity – a strategic key issue for future European agro, food and bio-economy research. EUAGRI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Agricultural Research Initiative (EURAGRI). NLD., May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations and market challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO and CAAS International Symposium on Agroecology for Sustainable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Aug 2016, Kunming, Yunnan, China. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes participatifs de garantie: innovations dans la gouvernance de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agriculteurs, sols et semences dans la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (EHESS). FRA., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative power of agrifood industry development: policies and tools for restructuring the agricultural sector towards greater added value and sustainable growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlo Rankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Galvez-Nogales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Dankers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Conference on Rural Transformation, Agricultural and Food System Transition: Building the evidence base for policies that promote sustainable development, food and nutrition security and poverty reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote sustainable agriculture through local markets? Innovations in market institutions in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Committee on Agriculture, COAG Speaker’s corner, FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might an “agro-ecological” food system look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tartanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On sustainble Value Chaines For Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launch of Institutional Innovations in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO and CAAS International Symposium on Agroecology for Sustainable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Aug 2016, Kunming, Yunnan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling agroecology: a study of valuation processes in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labelling and the politics of markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture: Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On sustainble Value Chaines For Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. Programme des Nations Unies pour l'Environnement (UNEP)., Jun 2016, Rome, Italy. 16 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Meets Critics: Divided Spirits: Tequila, Mezcal and the Politics of Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn P. Demaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Winders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79. Annual Meeting. Understanding Rural Social Class in an Era of Global Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Sociological Society (RSS). USA., Aug 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory guarantee systems: Alternative ways of defining, measuring, and assessing “sustainability”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Hatanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Conference of the American Sociological Association Section on the Sociology of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University. USA., Oct 2016, Ithaca, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediating transitions to sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democratizing Food Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Rome (AUR). Rome, ITA., Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGS as an innovative approach: linking sustainable and agroecological production to markets in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOFO Side Event: Participatory Guarantee Systems (PGS) and its potential to facilitate market access, livelihood improvement and social capital at the IFAD Farmer’s Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Fund for Agricultural Development (IFAD). ITA., Feb 2016, Rome, Italy. 14 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving social and economic development in africa through ecological and organic agricultural alternatives. Proceedings of the plenary presentations of the 3rd african organic conference.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olugbenga O. Adeoluwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yemi Akinbamijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. African Organic Conference (AOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., Oct 2015, NA, Nigeria. 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might an “agro-ecological” value chain look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tartanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10YFP SFSP Workshop Sustainable Value Chains for Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. Programme des Nations Unies pour l'Environnement (UNEP)., Jun 2016, Rome, Italy. 12 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing sustainable ‘qualities’ for local food systems in developing countries: The case of the Songhai Centre in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs (AGURB2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa. ITA., Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing the global organic agriculture field: Voluntary standards, markets and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop From sustainable development to green capitalism: milestones in the marketization of nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Dec 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining an Enterprise, Enacting SustainaibliTea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Fédération 3 S de USPC : Les STS ont-elles un SUD? Les apports des approches postcoloniales aux études sur la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Sciences Sociales Suds (F3S). FRA., Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Innovations in Ecological Organic Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. African Organic Conference (AOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Organic Network (AFRONET). TZA.; Association of Organic Agriculture Practitioners of Nigeria (NOAN). NGA., 2015, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Innovations: Learning how to link sustainable agriculture practices to local markets in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Global Sustainability and Local Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Rome (AUR). ITA.; American University of Rome (AUR). ITA., Oct 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-UNEP Sustainable Food Systems Programme Workshop: Knowledge and Information for Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). Rome, ITA., Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary standards: impacting smallholders’ market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntary Standards for Sustainable Food Systems: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 234 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided worlds : Framings and frameworks of responsible research and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Randles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Walhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Annual Conference : Situating Solidarities: social challenges for science and technology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST). INT., Sep 2014, Toruń, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary Standards: Impacting smallholders’ market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEAL Webinar "Smallholder access: Insights from the latest research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEAL Alliance. GBR., Sep 2014, pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, Technology and Innovation in Africa: Reflections on Institutional Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 9.4 IT4D/STS Workshop: South-North-South dialogues on Science, Technology and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP). INT., Aug 2014, Belo Horizonte, Brazil. pp.13 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Practices, Sustainable Markets? Institutional innovations in agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International workshop on System Innovation towards Sustainable Agriculture organized (SISA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediary activities: does effectiveness matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovation towards Sustainable Agriculture (SISA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet politique alternatif à la multiplication de services et de marchés. Les trajectoires régulatrices de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l'agriculture et l'alimentation: la "grande transformation" 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplying markets. How neoliberalism and globalization shape organics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Internationale: Le rôle des Etats et des marchés dans l’extension des TSRs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. FRA., 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de garantie participatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Innovation sociale, agriculture et alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). FRA., Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Guarantee Systems: Alternative Ways of Knowing in Agri-food Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Hatanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Sociological Association World Congress (ISA) : facing and unequal world: challenges for global sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA). INT., Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from field projects on voluntary standards: Synthesis of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Dankers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntary Standards for Sustainable Food Systems: Challenges and Opportunities. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From market to regulatory intermediation: Understanding international accreditation bodies and participatory guarantee schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Regulatory Intermediaries and Trans-national Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hebrew University of Jerusalem. Jérusalem, ISR., May 2014, Jérusalem, Israel. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Guarantee Systems as institutional innovations: are these effective governance arrangements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Foundation Exploratory Workshop: The Effectiveness of Voluntary Sustainability Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation (ESF). Strasbourg, FRA., Oct 2014, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in linking sustainable agriculture practices with markets. An overview of the joint FAO/INRA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-FiBL Workshop A Knowledge Exchange Forum for the Development of Green Food Value Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Nov 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for sustainability standards: a curious case in the politics of knowledge and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Sociology Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sam Houston State University (SHSU). Huntsville, Texas, USA., Sep 2013, Huntsville, Texas, United States. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Standards: Spaces for Innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardization as space(s) for innovation, an IFRIS/DIM IS2-IT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Dec 2013, Champs-sur-Marne, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equitable Performances, Enacting Gender in Tanzanian Tea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Feminist Economics 22nd IAFFE Annual Conference Feminist Economists’ Perspectives on Women’s Education and Work Across the Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University (SU). USA., Jul 2013, Palo Alto, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for sustainability standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Sam Houston State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Huntsville (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la régulation privée : ISEAL et la gouvernance transnationale des standards volontaires de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gouverner le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2013, Paris, France. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying Smallholder Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracking the Nut 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkering around Tea: Science, Technology and Innovation Policies in Tanzania’s Agricultural Research System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frank Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Biennial Atlanta Conference on Science and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech). USA., Sep 2013, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning a sustainability regime: standards as governing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Innovation and Socio-Technical Systems: Theorising and Explaining Change. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Copenhagen Business School, Denmark, March 1-2, 2012, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining the Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lógica técnico/procesal o política en el Comercio Justo: ISEAL y Símbolo de Pequeños Productores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fair Trade International Symposium (FTIS 2012) and GeoFairTrade Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool. GBR., Apr 2012, Liverpool, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining the Enterprise: Enacting sustainability standards for Tanzanian tea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Displacement: social studies of science and technology 4S/EASST Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in the ISEAL Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in the ISEAL Alliance: Field testing as a process of intermediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lógica técnico/procesal o política en el Comercio Justo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Trade International Symposium FTIS 2012 &amp; GeoFairTrade Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Liverpool, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning sustainability: Performing ‘governing by standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Design and Displacement: social studies of science and technology" 4S/EASST Joint Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Agricultural Practices in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale IFRIS: Biosavoir, Biopouvoir, Bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRIS., Mar 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing agricultural practices in Tanzania: Reflections on standards as governance devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Ecole thématique de printemps de l'IFRIS : Biosavoir, Biopouvoir, Bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Mar 2012, Florence, Italy. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainability: Knowledge, standards and innovation transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of Private Regulation: ISEAL and the shaping of transnational sustainability governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocioCirad: Séminaire sur les élites des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning a Sustainability Regime: Standards as Governing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of voluntary standards on smallholder market participation in developing countries: Literature study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tartanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS Seminar: First Results of the Literature Review of the Impact of Voluntary Standards on Smallholders’ Market Participation in Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Nov 2012, Rome, Italy. pp.28 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Nov 2011, Paris, France. pp.11 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli standard di qualità nella governance delle filiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar in the Department of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging investment in agro-industries through commercial extension: the case of the Tea Research Institute of Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ndunguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Technical Workshop and Roundtable Meeting on Promoting Investment in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Dec 2011, Rome, Italy. pp.31 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing agrifood sustainability through private standards: the case of the ISEAL alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. European Society for Rural Sociology Congress "Inequality and Diversity in European Rural Areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRS (European Society for Rural Society). Devon., Aug 2011, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple social and environmental standards as development instruments: the case of tea in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of the role of the State and new instruments of public action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prétoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible Innovation: The process of framing the standardization of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-SenS Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., Nov 2011, Champs-sur-Marne, France. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating Organics: The practices of tea and biscuits in the UK market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Der Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2011 Annual Meetings and Conference of the Agriculture, Food, and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS) and Society for Anthropology of Food and Nutrition (SAFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Montana. USA., Jun 2011, Missoula, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating Organics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Der Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meetings &amp; Conference of the Agriculture, Food, and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS), &amp; Society for Anthropology of Food and Nutrition (SAFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SustainabiliTea: Reflections on sustainable practices in Tanzanian tea value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulbright Reflections Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, US Embassy. KEN., Mar 2010, Dar-es-Salaam, Tanzania. pp.64 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SustainabiliTea: Shaping sustainability in Tanzanian tea production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Justice and Environmental Change Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michigan State University [East Lansing]. USA., Dec 2010, East Lansing, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing What? Making sense of certification in the Tanzanian tea industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jul 2010, Montpellier, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORGANIZING SMALLHOLDER PRODUCTION FOR SUSTAINABILITY LESSONS LEARNED FROM FAIRTRADE CERTIFICATION IN THE TANZANIAN TEA INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel F. Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections in a Tea cup: making sense of certification in the Tanzanian tea industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESAGEN Seminar “Certified Tea Party: Tea in Sri Lanka and Tanzania"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University. GBR. Cardiff University., Jun 2010, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing smallholder production for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Food and Agriculture (ISDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. FRA., Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SustainabiliTea: Shaping sustainable development through 'socially responsible' certification schemes - A proposal for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIIS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danish Institute of International Studies. DNK., May 2008, Copenhague, Denmark. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies, Standards, and Local Food Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Afrasian International Symposium "Resources under Stress: Sustainability of the Local Community in Asia and Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Feb 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Sustainable: The role of Tanzanian tea producers in Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Studies Association (ASA). USA., Nov 2008, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Implications of US Agriculture Policy: Eat locally, think globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lansing Community College Global Perspectives Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansing Community College. Lansing, Michigan, USA., Apr 2008, Lansing, Michigan, United States. pp.15 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating ‘sustainable’ tea: Reflections on corporate social responsibility in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Sociological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Sociological Society (RSS). USA., Aug 2007, Santa Clara, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of conformity assessment: Challenges and opportunities for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USAID RAISE SPS Close-Out Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Agency for International Development (USAID). USA., Sep 2007, Washington, district de Columbie, United States. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility in Tanzania: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. African Studies Association Annual Meeting : "21st Century Africa: Evolving Conceptions of Human Rights"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Studies Association (ASA). USA., Oct 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafficking of Nigerian Women into Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michigan Sociological Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michigan Sociological Association. USA., Oct 2006, Mount Pleasant, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Nuova Iniziativa di Didattica per la Finanza Rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Economics: Una conferece per l'Anno Internazionale del Microcredito 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Roma La Sapienza. Rome, ITA., Sep 2005, Rome, Italy. pp.13 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser l'agro-biodiversité par des systèmes de qualification innovants : un levier pour le changement d'échelle de l'agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Dourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du métaprogramme INRAE Métabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Malo, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine European Living Labs (LLs) Collectively Promoting Sustainable Biodiversity from Field to Fork: : the DIVINFOOD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation Futures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging knowledge about markets with innovators: experiences from an ongoing participatory research project on institutional innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Society for Rural Sociology Congress (ESRS) : "Uneven processes of rural change: on diversity, knowledge and justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cracovie, Poland. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Planting Seeds’ for ‘Good Growth’: Sustainability Discourses in Multi-National Agrifood Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress of Rural Sociology : Sustainable and Just Rural Transitions: Connections and Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Innovations for sustainable agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Technical Seminar/ Webinar on What markets support agroecology and sustainable production systems?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy. FAO - Food and Agriculture Organisation, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional innovations supporting local markets for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems for Europe and Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO - Food and Agriculture Organisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to institutional innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AC&amp;SD 2016 : Special session organized by INRA, FAO, IFOAM, Urgenci, IIED and CCAP entitled: Institutional innovations for sustainable food systems: practitioner experiences in ‘transitions in the making’ at the Agri-Chains and Sustainable Development: linking local and global dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling social innovation from Namibia to France, lessons from participatory guarantee systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Sociological Association Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological quality construction: How to value agroecological products? Experiences from Bolivia and Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress of Rural Sociology : Sustainable and Just Rural Transitions: Connections and Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes participatifs de garantie en agriculture biologique. L'importance des innovations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Origine, diversité et territoires. 2ème édition : Regards croisés sur la qualité et l’origine » En parallèle du Salone del Gusto-Terra Madre et de l’Année Internationale de l’Agriculture familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Turin, Italie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Guarantee Systems in Organic Agriculture: The importance of institutional innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence Ouest Africaine sur l’agriculture écologique et biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cotonou, Benin. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising social innovation: an exploration of boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Annual Conference : Situating Solidarities: social challenges for science and technology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toruń, Poland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying smallholder producers: linking specific challenges to general trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracking the Nut 2013 conference: Sustainable Sourcing for Agricultural Supply Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dresde, Germany. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrifood Transitions in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sage Publications Ltd., 416 p., 2024, SAGE Studies in International Sociology, 9781529680157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">打造可持续的粮食体系</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">粮农组织和中国农业出版社. FAO; China Agriculture Press, 226 p., 2023, Allison Loconto, 978-92-5-136813-8. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca9917zh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitando sistemas alimentarios sostenibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2021, Allison Loconto, 978-92-5-133952-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca9917es⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2020, Allison Loconto, 978-92-5-133270-2. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca9917fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison Loconto. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2020, Allison Loconto, 978-92-5-132990-0. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca9917en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing markets for agroecology. An analysis of diverse options for marketing products from agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO - Food and Agriculture Organisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 215p., 2017, 978-92-5-130339-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations and Institut National de la Recherche Agronomique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.390, 2016, 978-92-5-109327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating towards shared responsibility in research and innovation. Approach, process and eesults of the Res-AGorA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Randles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørn Bedsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gorgoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9-783000-517099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Sensitive Microfinance: A Poverty Reduction Strategy? An Analysis of Methods Used in the Distribution of Microfinance Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDM Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2010, 978-3-639-25094-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuela Porru; Antonello Podda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Spazio del Commestibile. Tradizione e innovazione nelle pratiche alimentari in Sardegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-13, 2025, Sviluppo e territori, 9791259933867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agrifood Transitions in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications Ltd., pp.1-32, 2024, SAGE Studies in International Sociology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested Agrifood Knowledge Transitions into the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifood Transitions in the Anthropocene. Challenges, Contested Knowledge, and the Need for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications Ltd., pp.339-376, 2024, 9781529680157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting Seeds' for 'Good Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison M. Loconto; Douglas H. Constance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications Ltd., pp.265-289, 2024, 9781529680157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance matters ... but is it what you think?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard De Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.19-31, 2022, 978-2-7592-3576-6. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3576-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une définition politique &amp;quot;globale&amp;quot;. La FAO et l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agroécologique. Tome I : Quelles perspectives en France et ailleurs dans le monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Académie d'agriculture de France, 978-2-35671-620-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating locally for global transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kropp, Cornelia; Antoni-Komar, Irene; Sage, Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Transformations: Social movements, local economies, collaborative networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.100-118, 2020, 9781003131304. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003131304-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability along all value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tartanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable diets: linking nutrition and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CABI, pp.215-224, 2019, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786392848.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifying the standardization of sustainability impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contested Sustainablity Discourses in the Agrifood System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Earthscan Food and Agriculture, 9781138063099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The values of value chains: Putting responsibility into action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De-facto Responsible Innovation : Governance at Stake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Edgar, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tinkering’ with tea: science, technology and innovation policies in Tanzania’s agricultural research system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frank Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Innovation Governance for Emerging Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978 1 78347 190 4. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783471911.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating actionable knowledge for sustainability: a case of 'standards in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new challenges for the rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing Limited, 2017, 978-1-78714-824-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Practices, Sustainable Markets? Institutional innovations in agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroEcological Transitions. Changes and Breakthroughs in the Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-94-6343-114-9. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/407609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how market institutions create incentives for adopting sustainable agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Songhai Model of Integrated Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Agossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Gbehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godfrey Nzamujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture : Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Innovations in Ecological Organic Agriculture in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving Social and Economic Development in Africa through Ecological and Organic Agricultural Alternatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization of the United Nations., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framings and frameworks: six grand narratives of de facto RRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Randles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Walhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lindner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigating Towards Shared Responsibility in Research and Innovation. Approach, Process and Results of the Res-AGorA Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9-783000-517099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of knowledge in transitions to sustainable food systems: examples from institutional innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information for Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-92-5-109068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of intermediation in the management of complex sociotechnical transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroEcological Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University Research, 39 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional collaboration for sustainable agriculture: learning from the tea sector in the Southern Highlands of the United Republic of Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filbert Kavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture : Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture. Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and agriculture organization of the united nations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-92-5-109327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might an “agro-ecological” food system look like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tartanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Value Chains for Sustainable Food Systems. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 p., 2016, 978-9251095324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative markets for sustainable agriculture: Exploring how innovations in market institutions encourage sustainable agriculture in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Value Chains for Sustainable Food Systems. A Workshop of the FAO/UNEP Programme on Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO. Food and Agricultural Organization of the United Nations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-92-5-109532-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ransom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Hatanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Konefal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of the Political Economy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study 4: Critical Organisations - Multi-national corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigating Towards Shared Responsibility in Research and Innovation. Approach, Process and Results of the Res-AGorA Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraunhofer Institute for Systems and Innovation Research (ISI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9-783000-517099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating Organics: Performing Multiple Objects to Organize Singular Markets for Organic Tea and Biscuits in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Der Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Thinking Organic Food and Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The International Library of Environmental, Agricultural and Food Ethics, 978-94-017-9189-2. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9190-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning Sustainability: Performing ‘governing by standards’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Socio-Technical Systems: Theorising and Explaining Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Edgar, 2014, 9781784710187. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781784710194.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tripartite standards regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John V. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Busch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley-Blackwell Encyclopedia of Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2012, 9780470670590. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470670590.wbeog919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alliance ISEAL, ambassadeur des standards volontaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normaliser au nom du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2012, 978-2-7592-1814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chains and chains of values: tracing Tanzanian tea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Agri-Food Systems in a Global World: Market, Social and Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 295 p., 2012, 978-1-4438-3664-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadré 6.2. Les normes du commerce équitable comme moyens d’innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à innover dans un monde incertain : Concevoir les futurs de l'agriculture et de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248, 2012, Synthèses (Quae), 978-2-7592-1858-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Fairtrade maximize demand and positive producer impact through its supply chain and business engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable land-Use transitions : moving beyond the 30x30 target and the land sparing/land sharing debates (Policy Brief)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGS as an Institutional Innovation: A new FAO study discusses how PGS helps farmers to adopt sustainable agricultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do markets encourage the adoption of sustainable practices? The role of institutional innovation in developing countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Poisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary Standards: Impacting Smallholders’ Market Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and Turning Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.5 - Biodiversity Use Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison-Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Veér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union (UE). 2025, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.3 - Report on enabling food environments (existing shops, infrastructures, labels) valuing NUCs-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Veér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Králl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Stephens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EU Open Research Repository. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Chekhurska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1.4 - Typology of short and mid-tier chains valuing biodiversity, including SMART indexes of agrobiodiversity use in marketing and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Králl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Veér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2024, 198 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIABA PGS Best practices Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Cousin-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitha Didas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garrido-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the value of fairtrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fairtrade International. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of territorial markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartanac Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicovaro Marcello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanchez Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sall Nadjirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAO. 2022, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling and certification schemes for Indigenous Peoples' foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Fernandez-De-Larrinoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennifer Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAO; Alliance of Bioversity International and CIAT. 2022, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Fairtrade: Business Engagement in Banana, Cocoa and Coffee Value Chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Gustave Eiffeil; Fairtrade International. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIABA Activity Report: Diagnostic Tool Writing Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garrido-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakari Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Haule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal and informal European quality assurance initiatives offering a connection between local gastronomy and small-scale farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garrido-Garza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffeil; INRAE; Ministère de l'agriculture, Hongrie. 2021, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science Foresight Workshop : Global Challenges and Research Gaps. The Royaumont process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Studies of Food Systems Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Golan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United Nations Environment Programme (UNEP); One Planet Network Sustainable Food Systems Programme. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of private certifications and the potential of state-led spatial data infrastructure in South America as to ensure deforestation-free exports to the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoni Rajão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Common Understanding of Sustainable Food Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Jenkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Golan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United Nations Environment Programme (UNEP); One Planet Network Sustainable Food Systems Programme. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool for Agroecology Performance Evaluation (TAPE) - Test version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram J. Bicksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lucantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations (FAO). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Analysis of the Use and Impact of the Fairtrade Premium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Silva-Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inconnu. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of food and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vos Rob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellù Lorenzo Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stamoulis Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haight Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanyeriabur Aysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Food and Agriculture Organization of the United Nations (FAO). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencing sustainable sourcing decisions in agri-food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver von Hagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MAR-15-72.E, auto-saisine. 2016, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches to linking sustainable and agro-ecological production with markets in developing countries: a researcher-practitioner workshop. Final report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vicovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Santacoloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Food and Agriculture Organization. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Drivers Of Sustainability: the Integral role of Intermediaries in enabling sustainability standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver von Hagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] EC-10-174.E, auto-saisine. 2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of voluntary standards on Smallholder Market Participation in Developing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Dankers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging investment in agro-industries through commercial extension: the case of the Tea Research Institute of Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ndunguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simbua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Experiences: understanding change in crop and seed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Gender, Equity And Rural Employment Division</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinance, Gender and HIV/AIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ags - Gender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on Lessons Learned in the LinKS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Pfieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SustainabiliTea: Shaping Sustinability in Tanzanian Tea Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Michigan State University [East Lansing], 2010. English. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId584"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25502,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4127600"/>
+    <w:nsid w:val="A600A02A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25733,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allison-marie-loconto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8949-186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228273145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-4787-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;-Yacine Ka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Kabe Gaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2635084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2025.101095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bundgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Averbuch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Faye Stone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schwarz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1762693" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2530563" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmenegger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Koulthoum Abdou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridah Mubichi-Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ngoh Manka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i1.693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Randles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2024.2316365" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0141" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wolf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2312703" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Psarikidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Dwiartama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carolan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Hatanaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i2.504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i1.467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arnold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Dessein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809221133055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Podda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arcidiacono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestriprieti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.12.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bicksler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia de Rosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Scherf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Scopel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/epa550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102244" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2020.287" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dorville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.06.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840620935858" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Raj&#227;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104241" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.09.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lucantoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.579154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2018.1518861" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jimenez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tartanac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestripieri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2018-152001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716217692517" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X16000896" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Poisot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Santacoloma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vicovaro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.090" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13545701.2014.1001765" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285249v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914531989" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simbua" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1101-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RT1KS7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290903319870" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655797v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931104v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison-Marie Loconto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e127254" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Dmundo Barrios" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Ndiaye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cluset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787881v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787884v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787878v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603165v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Rankin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Kelly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galvez-Nogales" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Dankers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Ono" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797947v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santacoloma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369358v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Bowen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn P. Demaster" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Constance" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Winders" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512032v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga O. Adeoluwa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemi Akinbamijo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713766v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738626v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190091v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285257v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285252v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lindner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Walhout" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738701v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bullon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285262v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285255v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745685v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744603v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744684v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713745v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frank Simbua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744486v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747769v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745252v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808280v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744553v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808116v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807921v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ndunguru" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744445v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807946v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Der Kamp" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744560v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747322v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529061v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F. Simbua" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820129v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820480v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753607v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753608v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820427v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755316v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753602v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236561v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Massari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369360v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571901v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571554v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/user_upload/reu/europe/documents/Events2016/ageco/Booklet_en.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594620v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369359v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369347v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285254v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285259v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713744v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562191v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561901v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917zh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173228v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917ES" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917es" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173213v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917FR" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917fr" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173188v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/documents/card/en/c/ca9917en/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917en" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773146v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/I8605EN/i8605en.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5907e.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhlmann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Bedsted" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gorgoni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://res-agora.eu/publications/res-agora-book-now-available/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820643v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270506.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163724v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1759" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562197v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562198v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562201v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078396v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard De Raymond" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3576-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566910v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131304-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566933v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tartanac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786392848.0215" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787882v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427994.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765433v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/research-handbook-on-innovation-governance-for-emerging-economies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471911.00016" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572160v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/53d39282-ddd7-460c-a27f-3d5015eea7ca/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795914v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Agossou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Gbehounou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Nzamujo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320462v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/eaeb695e-a212-4a34-aeba-b3d8a7a58acc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285276v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5373e.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792940v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filbert Kavia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594727v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603602v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395667.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595472v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/templates/ags/docs/SFCP/Activities/Abstracts_value_chain_workshop_web_b.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571556v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransom" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konefal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-Political-Economy-of-Science/Tyfield-Lave-Randalls-Thorpe/p/book/9781138922983" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298405v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123327v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280369.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9190-8_4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806069v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John V. Stone" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470670590.wbeog919" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802137v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802505v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704609v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Widmer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595282v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285275v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606085v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291417v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597476v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matovu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Cousin-Morin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitha Didas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535645v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Carimentrand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561935v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fernandez-De-Larrinoa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennifer Meldrum" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704608v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561917v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tartanac Florence" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicovaro Marcello" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Javier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall Nadjirou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173144v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566968v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mullet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Golan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruentrup" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912500v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566986v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mink" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jenkin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567051v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram J. Bicksler" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Moller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048855v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva-Castaneda" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567070v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Rob" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#249; Lorenzo Giovanni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamoulis Kostas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haight Boyd" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyeriabur Aysen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604062v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver von Hagen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281261v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285253v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807606v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806032v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821201v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gender, Equity And Rural Employment Division" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Shapiro" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820482v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ags - Gender" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832078v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pfieffer" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817854v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allison-marie-loconto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8949-186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228273145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=e5IpqBMAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-4787-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;-Yacine Ka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Kabe Gaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Diouf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2635084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnheim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2025.101095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bundgaard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Averbuch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Faye Stone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schwarz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1762693" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2530563" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmenegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Koulthoum Abdou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridah Mubichi-Kut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ngoh Manka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i1.693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Randles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2024.2316365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/jfairtrade.5.2.0141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2312703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Psarikidou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Dwiartama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carolan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Hatanaka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i2.504" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v28i1.467" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727801v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arnold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Dessein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809221133055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Podda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arcidiacono" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestriprieti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.12.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bicksler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia de Rosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Scherf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Scopel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/epa550" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102244" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2020.287" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dorville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.06.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840620935858" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Raj&#227;o" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104241" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.09.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lucantoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.579154" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2018.1518861" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jimenez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tartanac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maestripieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2018-152001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716217692517" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X16000896" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Poisot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Santacoloma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12187" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vicovaro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13545701.2014.1001765" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914531989" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simbua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1101-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RT1KS7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667798v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290903319870" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison-Marie Loconto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e127254" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Dmundo Barrios" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Ndiaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cluset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787883v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586488v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603165v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415263v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369357v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512098v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Rankin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Kelly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galvez-Nogales" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Dankers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Ono" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603599v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797947v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santacoloma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369358v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Bowen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn P. Demaster" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Constance" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Winders" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga O. Adeoluwa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemi Akinbamijo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740043v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713766v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794929v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738626v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lindner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Walhout" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797414v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bullon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285262v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285255v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740047v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713747v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745685v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744684v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frank Simbua" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747769v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747300v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745252v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807924v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808280v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744553v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713748v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ndunguru" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744445v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807946v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Der Kamp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820129v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820480v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529061v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F. Simbua" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823085v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753599v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753607v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753608v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820427v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820481v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755316v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753602v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832079v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235867v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236561v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Massari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584510v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369360v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571901v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571554v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/user_upload/reu/europe/documents/Events2016/ageco/Booklet_en.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594620v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369359v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369347v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285254v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285259v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561901v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917zh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173228v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917ES" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917es" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173213v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/CA9917FR" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917fr" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/documents/card/en/c/ca9917en/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca9917en" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773146v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/I8605EN/i8605en.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350829v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5907e.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298406v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhlmann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Bedsted" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gorgoni" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://res-agora.eu/publications/res-agora-book-now-available/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820643v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270506.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163724v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1759" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562197v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562198v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562201v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078396v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard De Raymond" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3576-6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566910v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131304-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566933v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tartanac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786392848.0215" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787882v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427994.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765433v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/research-handbook-on-innovation-governance-for-emerging-economies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471911.00016" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572160v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369350v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/en/c/53d39282-ddd7-460c-a27f-3d5015eea7ca/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795914v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Agossou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Gbehounou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Nzamujo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594727v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320462v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/eaeb695e-a212-4a34-aeba-b3d8a7a58acc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285276v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-i5373e.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792940v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filbert Kavia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799338v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603602v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395667.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595472v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fileadmin/templates/ags/docs/SFCP/Activities/Abstracts_value_chain_workshop_web_b.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571556v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransom" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konefal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-Political-Economy-of-Science/Tyfield-Lave-Randalls-Thorpe/p/book/9781138922983" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298405v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123327v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280369.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9190-8_4" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806069v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John V. Stone" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470670590.wbeog919" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802505v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704609v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Widmer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595282v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285275v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606085v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291417v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597476v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matovu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Cousin-Morin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitha Didas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535645v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Carimentrand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561917v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tartanac Florence" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicovaro Marcello" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Javier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall Nadjirou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561935v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fernandez-De-Larrinoa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennifer Meldrum" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704608v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173144v2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566968v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mullet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Golan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruentrup" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912500v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566986v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mink" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jenkin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567051v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram J. Bicksler" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Moller" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048855v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva-Castaneda" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567070v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Rob" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#249; Lorenzo Giovanni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamoulis Kostas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haight Boyd" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyeriabur Aysen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604062v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver von Hagen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281261v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285253v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807606v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806032v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821201v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gender, Equity And Rural Employment Division" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Shapiro" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820482v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ags - Gender" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832078v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pfieffer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817854v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>