--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -153,5480 +153,5523 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
+                <w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+                <w:t xml:space="preserve">David W G Stanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Aurelie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowen Evin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristina Tabbada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Linderholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adv4963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397920v1</w:t>
+                <w:t xml:space="preserve">hal-05563065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends, stasis and trajectories for plant and animal domestications: possibilistic models alert on resource overexploitation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098788v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hemelsdaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04987588v1</w:t>
+                <w:t xml:space="preserve">hal-05393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Balcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393443v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Dham</w:t>
+                <w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina E Antipina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207348v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Trends, stasis and trajectories for plant and animal domestications: possibilistic models alert on resource overexploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393474v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins and spread of the opium poppy ( Papaver somniferum L.) revealed by genomics and seed morphometrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raül Soteras</w:t>
+                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Jeanty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1926), </w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05070954v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Networks and Outline Analyses for Archaeobotanical Studies of Domestication and Subspecific Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The origins and spread of the opium poppy ( Papaver somniferum L.) revealed by genomics and seed morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raül Soteras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.647⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393471v1</w:t>
+                <w:t xml:space="preserve">mnhn-05070954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution under intensive industrial breeding: skull size and shape comparison between historic and modern pig lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Renaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Steinheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schafberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2503428122⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.104745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05287627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under intensive industrial breeding: skull size and shape comparison between historic and modern pig lineages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Steinheimer</w:t>
+                <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schafberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa D’oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.241039⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (36), pp.e2503428122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2503428122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05207322v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteo-Morphometry in Ouled-Djellal White Arab Sheep: Age-Related Correlations between Mandible, Skull and Body Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alaa Eddine Djeghaar</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Networks and Outline Analyses for Archaeobotanical Studies of Domestication and Subspecific Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Tekkouk-Zemmouchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baaissa Babelhadj</w:t>
+                <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Veterinary Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22067/ijvst.2025.92718.1491⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402664v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of European arrival on Australian dingoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteo-Morphometry in Ouled-Djellal White Arab Sheep: Age-Related Correlations between Mandible, Skull and Body Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Boukerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lachie Scarsbrook</w:t>
+                <w:t xml:space="preserve">Rania Ridouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie M Cairn</w:t>
+                <w:t xml:space="preserve">Alaa Eddine Djeghaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieren Mitchell</w:t>
+                <w:t xml:space="preserve">Faiza Tekkouk-Zemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bougiouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Baaissa Babelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (48), pp.e2421749122. </w:t>
+              <w:t xml:space="preserve">Iranian Journal of Veterinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.8-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2421749122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22067/ijvst.2025.92718.1491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393436v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impacts of European arrival on Australian dingoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
+                <w:t xml:space="preserve">Lachie Scarsbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
+                <w:t xml:space="preserve">Kylie M Cairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
+                <w:t xml:space="preserve">Kieren Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bougiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (48), pp.e2421749122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2421749122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948787v1</w:t>
+                <w:t xml:space="preserve">hal-05393436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of archaeological barley grains using geometric morphometrics and experimental charring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105924⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04477466v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Estimating osteological sex using predictive geometric morphometric analyses of the greater sciatic notch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Evis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Plomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.104745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759332v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating osteological sex using predictive geometric morphometric analyses of the greater sciatic notch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kimberly Plomp</w:t>
+                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104745⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767297v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of archaeological barley grains using geometric morphometrics and experimental charring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.105924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959609v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04477466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometrics of waterlogged archaeological seeds give new insights into the domestication and spread of Papaver somniferum L. in Western Europe</w:t>
+                <w:t xml:space="preserve">Agricultural Dynamics in Southwestern Mediterranean France from the End of the Iron Age to the Early Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Jesus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Jacomet</w:t>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286190⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2023.2271257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283592v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Dynamics in Southwestern Mediterranean France from the End of the Iron Age to the Early Middle Ages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14614103.2023.2271257⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.230672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312676v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 662-663, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250463v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barley systematics and taxonomy foreseen by seed morphometric variation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Morphometrics of waterlogged archaeological seeds give new insights into the domestication and spread of Papaver somniferum L. in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Debiton</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raül Soteras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285195⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141471v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Barley systematics and taxonomy foreseen by seed morphometric variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge D Muller</w:t>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283602v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the choice of a reference matter for log size index analysis? A case study from roman times in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge D Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959615v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting the flock: Quantitative identification of sheep and goat from isolated third lower molars and mandibles through geometric morphometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does the choice of a reference matter for log size index analysis? A case study from roman times in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2022.105580⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760449v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Fragmentation Patterns of Archaeological Bone Remains without Typologies: A Landmark-Based Approach on Rodent Mandibula</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Archaeophenomics of ancient domestic plants and animals using geometric morphometrics : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat5010014⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008031v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeophenomics of ancient domestic plants and animals using geometric morphometrics : a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Defining Fragmentation Patterns of Archaeological Bone Remains without Typologies: A Landmark-Based Approach on Rodent Mandibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.126⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat5010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752045v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Zooarchaeology: State of the art, challenges, prospects and synergies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Sorting the flock: Quantitative identification of sheep and goat from isolated third lower molars and mandibles through geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hulme-Beaman</w:t>
+                <w:t xml:space="preserve">Lenny Salvagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.105580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2022.105580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780681v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape of the semicircular canal of the inner ear: A new marker of pig domestication?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Digital Zooarchaeology: State of the art, challenges, prospects and synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nobles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hadjikoumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Orliac</w:t>
+                <w:t xml:space="preserve">A Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752056v1</w:t>
+                <w:t xml:space="preserve">hal-03780681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular patterns of skull shape and brain size change in the domestication of South American camelids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and shape of the semicircular canal of the inner ear: A new marker of pig domestication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Balcarcel</w:t>
+                <w:t xml:space="preserve">Loïc David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sánchez-Villagra</w:t>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Segura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmammal/gyaa135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451220v1</w:t>
+                <w:t xml:space="preserve">hal-03752056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobiogeography of extinct rice rats (Oryzomyini) in the Lesser Antilles during the Ceramic Age (500 BCE–1500 CE)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singular patterns of skull shape and brain size change in the domestication of South American camelids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+                <w:t xml:space="preserve">A Balcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Sánchez-Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683620972785⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.220-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmammal/gyaa135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045458v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Archaeobiogeography of extinct rice rats (Oryzomyini) in the Lesser Antilles during the Ceramic Age (500 BCE–1500 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriale Domont</w:t>
+                <w:t xml:space="preserve">Sophia Perdikaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Harbers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Alcàntara</w:t>
+                <w:t xml:space="preserve">Gwenola Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.433-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683620972785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246314v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Wales</w:t>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+                <w:t xml:space="preserve">Auriale Domont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nana Rusishvili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Hugo Harbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alcàntara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000572v1</w:t>
+                <w:t xml:space="preserve">hal-03246314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire wolves were the last of an ancient New World canid lineage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela R. Perri</w:t>
+                <w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieren J. Mitchell</w:t>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mouton</w:t>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Álvarez-Carretero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-03082-x⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451211v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Dire wolves were the last of an ancient New World canid lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela R. Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soteras Raül</w:t>
+                <w:t xml:space="preserve">Kieren J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Álvarez-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591 (7848), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-03082-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03216512v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing digitalization effort in morphometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soteras Raül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomethods/bpaa023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.9778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097366v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03216512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intraspecific diversity of tooth morphology in the large‐spotted catshark Scyliorhinus stellaris : insights into the ontogenetic cues driving sexual dimorphism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D Geometric Morphometrics Reveals Convergent Character Displacement in the Central European Contact Zone between Two Species of Hedgehogs (Genus Erinaceus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Cerná Bolfíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Rozkošná Knitlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Loudová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sztencel-Jabłonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10101803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.13257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900403v1</w:t>
+                <w:t xml:space="preserve">hal-03051528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Geometric Morphometrics Reveals Convergent Character Displacement in the Central European Contact Zone between Two Species of Hedgehogs (Genus Erinaceus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimizing digitalization effort in morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomethods/bpaa023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani10101803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03051528v1</w:t>
+                <w:t xml:space="preserve">hal-03097366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evo-devo implications and archaeobiological perspectives of trait covariance in fruits of wild and domesticated grapevines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The intraspecific diversity of tooth morphology in the large‐spotted catshark Scyliorhinus stellaris : insights into the ontogenetic cues driving sexual dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidji Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Debiais‐thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237 (5), pp.960-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050703v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building three-dimensional models before destructive sampling of bioarchaeological remains: a comment to Pálsdóttir et al. (2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eco-evo-devo implications and archaeobiological perspectives of trait covariance in fruits of wild and domesticated grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Greger Larson</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.192034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02992121v1</w:t>
+                <w:t xml:space="preserve">hal-03050703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lin</w:t>
+                <w:t xml:space="preserve">Building three-dimensional models before destructive sampling of bioarchaeological remains: a comment to Pálsdóttir et al. (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Scheu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Geörg</w:t>
+                <w:t xml:space="preserve">Greger Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.192034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.192034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322137v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term morphological changes and evolving human-pig relations in the northern Fertile Crescent from 11,000 to 2000 cal. bc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialized sledge dogs accompanied Inuit dispersal across the North American Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Feuerborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Price</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Linderholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.237-251. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1916), pp.20191929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0536-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322183v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the steps of ancient sheep mobility in Iberia: new insights from a geometric morphometric approach</w:t>
               </w:r>
@@ -5740,3151 +5783,3242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized sledge dogs accompanied Inuit dispersal across the North American Arctic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Feuerborn</w:t>
+                <w:t xml:space="preserve">Laurent Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Brown</w:t>
+                <w:t xml:space="preserve">James Haile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Linderholm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+                <w:t xml:space="preserve">Audrey Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Geörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1929⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400755v1</w:t>
+                <w:t xml:space="preserve">hal-02322137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond curse or blessing: the opportunities and challenges of aDNA analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Long-term morphological changes and evolving human-pig relations in the northern Fertile Crescent from 11,000 to 2000 cal. bc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00438243.2019.1741970⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0536-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998942v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental Shape Variation and Phylogenetic Signal in the Rattini Tribe Species of Mainland Southeast Asia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond curse or blessing: the opportunities and challenges of aDNA analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chaval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Evin</w:t>
+                <w:t xml:space="preserve">Naomi Sykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (3), pp.435-446. </w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.503-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10914-017-9423-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2019.1741970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920127v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape variation and modularity of skull and teeth in domesticated horses and wild equids</w:t>
+                <w:t xml:space="preserve">Dental Shape Variation and Phylogenetic Signal in the Rattini Tribe Species of Mainland Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Heck</w:t>
+                <w:t xml:space="preserve">A. Hulme-Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wilson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Y. Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madlen Stange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12983-018-0258-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.435-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-017-9423-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324515v1</w:t>
+                <w:t xml:space="preserve">hal-01920127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Rattus praetor (Rodentia, Muridae) as a possible species complex using geometric morphometrics on dental morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Searle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Dobney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92, pp.62-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mambio.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity in Bronze Age pigs from the Alpine and Central Plateau regions of Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape variation and modularity of skull and teeth in domesticated horses and wild equids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miki Bopp-Ito</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laura Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stopp</w:t>
+                <w:t xml:space="preserve">Madlen Stange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schibler</w:t>
+                <w:t xml:space="preserve">Marcelo Sánchez-Villagra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.38-46. </w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12983-018-0258-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351497v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous diversification of Sulawesi's iconic artiodactyls driven by recent geological events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic diversity in Bronze Age pigs from the Alpine and Central Plateau regions of Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rudzinski</w:t>
+                <w:t xml:space="preserve">Miki Bopp-Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Nugraha Abang Mansyursyah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Barbara Stopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Burton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jörg Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 285 (1876), pp.20172566. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.2566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324524v1</w:t>
+                <w:t xml:space="preserve">hal-02351497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synchronous diversification of Sulawesi's iconic artiodactyls driven by recent geological events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surya Nugraha Abang Mansyursyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kate Britton</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1876), pp.20172566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.2566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322297v1</w:t>
+                <w:t xml:space="preserve">hal-02324524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use, but not gene flow, is influenced by human activities in two ecotypes of Egyptian fruit bat ( Rousettus aegyptiacus )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neomorphosis and heterochrony of skull shape in dog domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hulva</w:t>
+                <w:t xml:space="preserve">Madeleine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Sánchez-Villagra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Romportl</w:t>
+                <w:t xml:space="preserve">Dominic Gascho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santoro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Stříbná</w:t>
+                <w:t xml:space="preserve">Cornelia Mainini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14365⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12582-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076376v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neomorphosis and heterochrony of skull shape in dog domestication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Geiger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Mainini</w:t>
+                <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12582-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080369v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Habitat use, but not gene flow, is influenced by human activities in two ecotypes of Egyptian fruit bat ( Rousettus aegyptiacus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Centeno-Cuadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hulva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Owen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greger Larson</w:t>
+                <w:t xml:space="preserve">D. Romportl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Debiais-Thibaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">S. Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stříbná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (22), pp.6224-6237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622615v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in pig husbandry from the Classical-Hellenistic to the Byzantine periods: An integrated dental analysis of Düzen Tepe and Sagalassos assemblages (Turkey)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+                <w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bea de Cupere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Joseph Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greger Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim van Neer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Debiais-Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.38-52. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079939v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest “Domestic” Cats in China Identified as Leopard Cat (Prionailurus bengalensis)</w:t>
+                <w:t xml:space="preserve">Diversity in pig husbandry from the Classical-Hellenistic to the Byzantine periods: An integrated dental analysis of Düzen Tepe and Sagalassos assemblages (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bea de Cupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong Yu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wim van Neer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147295. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489416v1</w:t>
+                <w:t xml:space="preserve">hal-03079939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild, domestic and feral ? Investigating the status of suids in the Romanian Gumelniţa (5th mil. cal BC) with biogeochemistry and geometric morphometrics</w:t>
+                <w:t xml:space="preserve">Earliest “Domestic” Cats in China Identified as Leopard Cat (Prionailurus bengalensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Balasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Tornero</w:t>
+                <w:t xml:space="preserve">Lingling Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Radu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+                <w:t xml:space="preserve">Chong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054177v1</w:t>
+                <w:t xml:space="preserve">hal-02489416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of close-range photogrammetry in zooarchaeology: Creating accurate 3D models of wolf crania to study dog domestication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wild, domestic and feral ? Investigating the status of suids in the Romanian Gumelniţa (5th mil. cal BC) with biogeochemistry and geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Souter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carly Ameen</w:t>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Allen</w:t>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040554v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host evolution in Mastomys natalensis (Rodentia: Muridae): An integrative approach using geometric morphometrics and genetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The use of close-range photogrammetry in zooarchaeology: Creating accurate 3D models of wolf crania to study dog domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Janier</w:t>
+                <w:t xml:space="preserve">Thibaud Souter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Koivogui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02978259v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Host evolution in Mastomys natalensis (Rodentia: Muridae): An integrative approach using geometric morphometrics and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
+                <w:t xml:space="preserve">Lamine Koivogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.505-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361597v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric morphometric analysis of grain shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum L.) in southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radian Andreescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.09.015⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613838v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the complexity of domestication: a response to Rowley-Conwy and Zeder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Geometric morphometric analysis of grain shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum L.) in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ben Krause-Kyora</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Makarewicz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00438243.2014.953711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.568 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992488v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring the complexity of domestication: a response to Rowley-Conwy and Zeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Greger Larson</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Girdland Flink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Krause-Kyora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Makarewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (5), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2014.953711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004782v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing pace of insular life: 5000 years of microevolution in the orkney vole (microtus arvalis orcadensis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Dobney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Renvoise</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greger Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210226v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">The changing pace of insular life: 5000 years of microevolution in the orkney vole (microtus arvalis orcadensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
+                <w:t xml:space="preserve">Natalia Martinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Orth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Elodie Renvoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.2804-2820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043993v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Girdland Flink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Geörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bea de Cupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Orth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphological identification of sibling species: the case of West African Mastomys (Rodentia: Muridae) in sympatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332 (5), pp.480-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8894,682 +9028,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the diversity and uses of Vitis vinifera and Olea europaea in medieval Morocco: archaeobotanical, morphometric and textual cross-approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Ezzahra Badri</w:t>
+                <w:t xml:space="preserve">Le seigle en mouvement : une enquête morphométrique géométrique en Europe méridionale occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Seabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Reda Fariat</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Groningue, France</w:t>
+              <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185282v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05376097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le seigle en mouvement : une enquête morphométrique géométrique en Europe méridionale occidentale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Revealing the diversity and uses of Vitis vinifera and Olea europaea in medieval Morocco: archaeobotanical, morphometric and textual cross-approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Tereso</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Fariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paimpont, France</w:t>
+              <w:t xml:space="preserve">20th conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Groningue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05376097v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting rid of the “Bos/Bison” limitations: A new method using 2D geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Capdepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the “Bos/Bison” classification: How teeth can help us understand prehistoric human populations and paleoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Capdepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Belgrade (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley and domestic mammals in the Iron Age northwest Mediterranean basin: a morphometric, geographical and diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l'Association Française pour l'Étude de l'Âge du Fer : Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lerida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RYSE of rye in southwestern Europe: insights from geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,2889 +9722,2889 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunión de carpología de la península ibérica e islas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animed, XIe rencontres archéozoologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SMEF 24, Symposium de morphométrie et évolution des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682187v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of opium poppy (Papaver somniferum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Raphael Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raül Soteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting in Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Archaeological Association, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04683485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMEF 24, Symposium de morphométrie et évolution des formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Animed, XIe rencontres archéozoologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682177v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals as witnesses of major cultural and environmental changes: 8 millennia of sizes and abundance variation in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoochanges: Animals as Proxies during Periods of Transition and Change, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077923v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for a GMM standardised protocol for sheep astragalus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Council for archaeozoology conference (ICAZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cairns (Australie), Australia</w:t>
+              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869590v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Searching for a GMM standardised protocol for sheep astragalus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lídia Colominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Pöllath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Council for archaeozoology conference (ICAZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cairns (Australie), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156357v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312773v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the current diversity of barley using geometric morphometrics on modern seeds: protocol and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Jeanty</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Symposium de Morphométrie et Evolution des Formes (SMEF2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation phénotypique documente la diversité moderne de l’orge : une application de la morphométrie géométrique à l’étude de la forme des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Jeanty</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Rencontres d’archéobotanique de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEMETER project: 8 millenia of changes in domestic plants and animals: understanding local adaptation under socio-economic and climatic fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th AGPM ICAZ workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France. pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451412v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The never ending story of dog domestication! New evidence from geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly Ameen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Dobney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent a F Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th AGPM ICAZ workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The DEMETER project: 8 millenia of changes in domestic plants and animals: understanding local adaptation under socio-economic and climatic fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France. pp.197-216</w:t>
+              <w:t xml:space="preserve">9th AGPM ICAZ workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851585v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometrics of Rangifer teeth: a tool for exploring human-deer interactions during the Palaeolithic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanghzou Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of crops and livestock breeds in the North-Western Mediterranean in the past 8 millennia : the DEMETER project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Association of Archaeologists Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flink Linus Girdland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radian Andreescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage des petits ruminants au cours de l'Âge du Fer en Provence, renouvellement des connaissances et approches méthodologiques croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d’Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Antibes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195084v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195068v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la morphométrie géométrique à l'étude du crâne de chauves-souris: l'exemple d'un complexe d'espèce du genre Myotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons Jm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11° Rencontres Chauves-Souris de la SFEPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12480,685 +12614,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicrOccitanie: evolution of microvertebrate communities from the Pleistocene / Holocene transition to the end of Neolithic in Occitanie (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting of the ICAZ Microvertebrate Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Ancient shellfish pathways: a morphometric perspective on the smooth scallop Flexopecten glaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAZ AGPM (Archaeozoology, Genetics, Proteomics &amp; Morphometrics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices during the Bronze Age and First Iron Age in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03786914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying caprine breeds from protohistoric Provence and Southern Alps (France): 3D geometric morphometrics applied to postcranial bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ICAZ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometric analysis of seed shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum) in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02583852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13168,740 +13302,740 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Demeter project: eight millennia of agrobiodiversity changes in the northwest Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Saña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions APDCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-86, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canis spp. identification in central Mexico and its archaeological implications : toward a better understanding of the ecology and the cultural role of canids in ancient MesoAmerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
+              <w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033867v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canis spp. identification in central Mexico and its archaeological implications : toward a better understanding of the ecology and the cultural role of canids in ancient MesoAmerica</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carré Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t>
+              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051463v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammétrie rapprochée, morphométrie géométrique et archéozoologie : une combinaison d’avenir ? pp. 81-96.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Daujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation portable : quels enjeux pour l’archéométrie ? (eds C Benech, N Cantin, M ‐A. Languille, A Mazuy, A Zazzo, L Robinet) Collection Sciences archéologiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild game or farm animal ? Tracking human-pig relationship in ancient times through stable isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Frémondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Communities Biosocial Approaches to Domestication and Other Trans-species Relationships, 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13911,283 +14045,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W G Stanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Mannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowen Evin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kristina Tabbada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Linderholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning&amp;lt;i&amp;gt;versus&amp;lt;/i&amp;gt;geometric morphometrics for archaeobotanical domestication study and subspecific identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId432"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14255,51 +14389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D21D348"/>
+    <w:nsid w:val="546ED0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14486,51 +14620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allowen-evin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4515-1649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151609586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haruda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Steinheimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schafberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boukerrou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ridouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Djeghaar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Tekkouk-Zemmouchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baaissa Babelhadj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22067/ijvst.2025.92718.1491" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachie Scarsbrook" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie M Cairn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren Mitchell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421749122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Evis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mckenzie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Plomp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104745" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2271257" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141471v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5010014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spyrou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nobles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadjikoumis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hulme-Beaman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103588" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balcarcel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Segura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Perdikaris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620972785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451211v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. Perri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#193;lvarez-Carretero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03082-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpaa023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02900403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Berio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais&#8208;thibaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13257" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Cern&#225; Bolf&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Rozko&#353;n&#225; Knitlov&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Loudov&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztencel-Jab&#322;onka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101803" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239863" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Price" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0536-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colominas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00837-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Feuerborn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brown" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1929" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2019.1741970" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Stange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-018-0258-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rudzinski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Nugraha Abang Mansyursyah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2566" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03076376v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centeno-Cuadros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romportl" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#345;&#237;bn&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14365" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Geiger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gascho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Mainini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12582-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03079939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Koivogui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12164" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Z8JZHJC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992488v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Krause-Kyora" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Makarewicz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Hartz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2014.953711" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8FCJWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185282v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Testas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Fariat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376097v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Seabra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja P&#246;llath" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373321v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfournier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727807v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451412v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451417v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373155v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174998v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Jm" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051463v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401480v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dortel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299869v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allowen-evin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4515-1649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151609586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Manin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv4963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haruda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Steinheimer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schafberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boukerrou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ridouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Djeghaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Tekkouk-Zemmouchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baaissa Babelhadj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22067/ijvst.2025.92718.1491" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachie Scarsbrook" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie M Cairn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren Mitchell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421749122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Evis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mckenzie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Plomp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104745" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2271257" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286190" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141471v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5010014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spyrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nobles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadjikoumis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hulme-Beaman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balcarcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Segura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Perdikaris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620972785" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. Perri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#193;lvarez-Carretero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03082-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Cern&#225; Bolf&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Rozko&#353;n&#225; Knitlov&#225;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Loudov&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztencel-Jab&#322;onka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101803" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpaa023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02900403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Berio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais&#8208;thibaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13257" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239863" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Feuerborn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1929" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colominas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00837-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Price" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0536-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998942v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2019.1741970" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Stange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-018-0258-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rudzinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Nugraha Abang Mansyursyah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2566" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Geiger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gascho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Mainini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12582-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03076376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centeno-Cuadros" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romportl" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#345;&#237;bn&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14365" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03079939v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Koivogui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12164" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Z8JZHJC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992488v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Krause-Kyora" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Makarewicz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Hartz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2014.953711" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8FCJWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376097v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Seabra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Testas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Fariat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361747v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869590v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja P&#246;llath" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373321v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfournier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727807v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373155v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Jm" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051463v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dortel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>