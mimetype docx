--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -321,901 +321,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
+                <w:t xml:space="preserve">Trends, stasis and trajectories for plant and animal domestications: possibilistic models alert on resource overexploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987588v1</w:t>
+                <w:t xml:space="preserve">hal-05098788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393443v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122042v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hemelsdaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207348v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Balcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393474v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends, stasis and trajectories for plant and animal domestications: possibilistic models alert on resource overexploitation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0189⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098788v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekaterina E Antipina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397920v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of the opium poppy ( Papaver somniferum L.) revealed by genomics and seed morphometrics</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raül Soteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 380 (1926), </w:t>
@@ -1329,2089 +1329,2089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05070954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under intensive industrial breeding: skull size and shape comparison between historic and modern pig lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convolutional Neural Networks and Outline Analyses for Archaeobotanical Studies of Domestication and Subspecific Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haruda</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.241039⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207322v1</w:t>
+                <w:t xml:space="preserve">hal-05393471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa D’oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa D’oliveira</w:t>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (36), pp.e2503428122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2503428122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Networks and Outline Analyses for Archaeobotanical Studies of Domestication and Subspecific Identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Dham</w:t>
+                <w:t xml:space="preserve">Evolution under intensive industrial breeding: skull size and shape comparison between historic and modern pig lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Steinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Schafberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e119. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.104745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393471v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteo-Morphometry in Ouled-Djellal White Arab Sheep: Age-Related Correlations between Mandible, Skull and Body Measurements</w:t>
+                <w:t xml:space="preserve">The impacts of European arrival on Australian dingoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Boukerrou</w:t>
+                <w:t xml:space="preserve">Lachie Scarsbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ridouh</w:t>
+                <w:t xml:space="preserve">Kylie M Cairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Eddine Djeghaar</w:t>
+                <w:t xml:space="preserve">Kieren Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Tekkouk-Zemmouchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baaissa Babelhadj</w:t>
+                <w:t xml:space="preserve">Katia Bougiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Veterinary Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22067/ijvst.2025.92718.1491⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (48), pp.e2421749122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2421749122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402664v1</w:t>
+                <w:t xml:space="preserve">hal-05393436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of European arrival on Australian dingoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lachie Scarsbrook</w:t>
+                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie M Cairn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2421749122⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393436v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Osteo-Morphometry in Ouled-Djellal White Arab Sheep: Age-Related Correlations between Mandible, Skull and Body Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Boukerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ridouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
+                <w:t xml:space="preserve">Alaa Eddine Djeghaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
+                <w:t xml:space="preserve">Faiza Tekkouk-Zemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
+                <w:t xml:space="preserve">Baaissa Babelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Iranian Journal of Veterinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.8-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22067/ijvst.2025.92718.1491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948787v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating osteological sex using predictive geometric morphometric analyses of the greater sciatic notch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of archaeological barley grains using geometric morphometrics and experimental charring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Conner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Evis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kimberly Plomp</w:t>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.105924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767297v1</w:t>
+                <w:t xml:space="preserve">halshs-04477466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Estimating osteological sex using predictive geometric morphometric analyses of the greater sciatic notch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Evis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+                <w:t xml:space="preserve">Catriona Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Kimberly Plomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.104745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759332v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of archaeological barley grains using geometric morphometrics and experimental charring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Dham</w:t>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 162, pp.105924. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04477466v1</w:t>
+                <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Dynamics in Southwestern Mediterranean France from the End of the Iron Age to the Early Middle Ages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphometrics of waterlogged archaeological seeds give new insights into the domestication and spread of Papaver somniferum L. in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Garcia</w:t>
+                <w:t xml:space="preserve">Ana Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raül Soteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+                <w:t xml:space="preserve">Stefanie Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14614103.2023.2271257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312676v1</w:t>
+                <w:t xml:space="preserve">hal-04283592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 662-663, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250463v1</w:t>
+                <w:t xml:space="preserve">hal-03959609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agricultural Dynamics in Southwestern Mediterranean France from the End of the Iron Age to the Early Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2023.2271257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959609v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometrics of waterlogged archaeological seeds give new insights into the domestication and spread of Papaver somniferum L. in Western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Jesus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raül Soteras</w:t>
+                <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Jacomet</w:t>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.230672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283592v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barley systematics and taxonomy foreseen by seed morphometric variation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Debiton</w:t>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge D Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285195⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141471v2</w:t>
+                <w:t xml:space="preserve">hal-04283602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+                <w:t xml:space="preserve">Barley systematics and taxonomy foreseen by seed morphometric variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Ménot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge D Muller</w:t>
+                <w:t xml:space="preserve">Clément Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283602v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the choice of a reference matter for log size index analysis? A case study from roman times in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,425 +3439,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeophenomics of ancient domestic plants and animals using geometric morphometrics : a review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sorting the flock: Quantitative identification of sheep and goat from isolated third lower molars and mandibles through geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Salvagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.105580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2022.105580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752045v1</w:t>
+                <w:t xml:space="preserve">hal-03760449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Fragmentation Patterns of Archaeological Bone Remains without Typologies: A Landmark-Based Approach on Rodent Mandibula</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeophenomics of ancient domestic plants and animals using geometric morphometrics : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat5010014⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008031v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting the flock: Quantitative identification of sheep and goat from isolated third lower molars and mandibles through geometric morphometrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+                <w:t xml:space="preserve">Defining Fragmentation Patterns of Archaeological Bone Remains without Typologies: A Landmark-Based Approach on Rodent Mandibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Salvagno</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renan Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 141, pp.105580. </w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2022.105580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/quat5010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760449v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Zooarchaeology: State of the art, challenges, prospects and synergies</w:t>
               </w:r>
@@ -4228,64 +4228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobiogeography of extinct rice rats (Oryzomyini) in the Lesser Antilles during the Ceramic Age (500 BCE–1500 CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Perdikaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,51 +4496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Wales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,1411 +4624,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire wolves were the last of an ancient New World canid lineage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela R. Perri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+                <w:t xml:space="preserve">Soteras Raül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-03082-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.9778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451211v1</w:t>
+                <w:t xml:space="preserve">mnhn-03216512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Dire wolves were the last of an ancient New World canid lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela R. Perri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieren J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Álvarez-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soteras Raül</w:t>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.9778. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591 (7848), pp.87-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-03082-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03216512v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Geometric Morphometrics Reveals Convergent Character Displacement in the Central European Contact Zone between Two Species of Hedgehogs (Genus Erinaceus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing digitalization effort in morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10101803⟩</w:t>
+              <w:t xml:space="preserve">Biology Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomethods/bpaa023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051528v1</w:t>
+                <w:t xml:space="preserve">hal-03097366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing digitalization effort in morphometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intraspecific diversity of tooth morphology in the large‐spotted catshark Scyliorhinus stellaris : insights into the ontogenetic cues driving sexual dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidji Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Claude</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Debiais‐thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomethods/bpaa023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237 (5), pp.960-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097366v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intraspecific diversity of tooth morphology in the large‐spotted catshark Scyliorhinus stellaris : insights into the ontogenetic cues driving sexual dimorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Geometric Morphometrics Reveals Convergent Character Displacement in the Central European Contact Zone between Two Species of Hedgehogs (Genus Erinaceus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Cerná Bolfíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidji Berio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Markéta Rozkošná Knitlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+                <w:t xml:space="preserve">Miroslava Loudová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Debiais‐thibaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Sztencel-Jabłonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237 (5), pp.960-978. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.13257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani10101803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900403v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evo-devo implications and archaeobiological perspectives of trait covariance in fruits of wild and domesticated grapevines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Building three-dimensional models before destructive sampling of bioarchaeological remains: a comment to Pálsdóttir et al. (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Picq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pastor</w:t>
+                <w:t xml:space="preserve">Greger Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239863⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.192034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.192034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050703v1</w:t>
+                <w:t xml:space="preserve">hal-02992121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building three-dimensional models before destructive sampling of bioarchaeological remains: a comment to Pálsdóttir et al. (2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-evo-devo implications and archaeobiological perspectives of trait covariance in fruits of wild and domesticated grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greger Larson</w:t>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.192034. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.192034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992121v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized sledge dogs accompanied Inuit dispersal across the North American Arctic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term morphological changes and evolving human-pig relations in the northern Fertile Crescent from 11,000 to 2000 cal. bc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Feuerborn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1929⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0536-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400755v1</w:t>
+                <w:t xml:space="preserve">hal-02322183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the steps of ancient sheep mobility in Iberia: new insights from a geometric morphometric approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Colominas</w:t>
+                <w:t xml:space="preserve">James Haile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evin</w:t>
+                <w:t xml:space="preserve">Audrey Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Burch</w:t>
+                <w:t xml:space="preserve">Amelie Scheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Campmajó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Christina Geörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-019-00837-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321817v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialized sledge dogs accompanied Inuit dispersal across the North American Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Feuerborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Frantz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christina Geörg</w:t>
+                <w:t xml:space="preserve">Sarah Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Linderholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1916), pp.20191929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322137v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term morphological changes and evolving human-pig relations in the northern Fertile Crescent from 11,000 to 2000 cal. bc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behind the steps of ancient sheep mobility in Iberia: new insights from a geometric morphometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Campmajó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Price</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.237-251. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.4971-4982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0536-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-019-00837-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322183v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond curse or blessing: the opportunities and challenges of aDNA analysis</w:t>
               </w:r>
@@ -6131,77 +6131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental Shape Variation and Phylogenetic Signal in the Rattini Tribe Species of Mainland Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6246,287 +6246,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Rattus praetor (Rodentia, Muridae) as a possible species complex using geometric morphometrics on dental morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Shape variation and modularity of skull and teeth in domesticated horses and wild equids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Keith Dobney</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madlen Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Sánchez-Villagra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mambio.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-018-0258-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352092v1</w:t>
+                <w:t xml:space="preserve">hal-02324515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape variation and modularity of skull and teeth in domesticated horses and wild equids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Wilson</w:t>
+                <w:t xml:space="preserve">Exploring Rattus praetor (Rodentia, Muridae) as a possible species complex using geometric morphometrics on dental morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madlen Stange</w:t>
+                <w:t xml:space="preserve">Jeremy Searle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Sánchez-Villagra</w:t>
+                <w:t xml:space="preserve">Keith Dobney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-018-0258-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324515v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic diversity in Bronze Age pigs from the Alpine and Central Plateau regions of Switzerland</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous diversification of Sulawesi's iconic artiodactyls driven by recent geological events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,680 +6770,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neomorphosis and heterochrony of skull shape in dog domestication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Geiger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Sánchez-Villagra</w:t>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Gascho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Mainini</w:t>
+                <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12582-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080369v1</w:t>
+                <w:t xml:space="preserve">hal-02322297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Habitat use, but not gene flow, is influenced by human activities in two ecotypes of Egyptian fruit bat ( Rousettus aegyptiacus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Centeno-Cuadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+                <w:t xml:space="preserve">P. Hulva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Britton</w:t>
+                <w:t xml:space="preserve">D. Romportl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stříbná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (22), pp.6224-6237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322297v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use, but not gene flow, is influenced by human activities in two ecotypes of Egyptian fruit bat ( Rousettus aegyptiacus )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neomorphosis and heterochrony of skull shape in dog domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Romportl</w:t>
+                <w:t xml:space="preserve">Madeleine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Sánchez-Villagra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santoro</w:t>
+                <w:t xml:space="preserve">Dominic Gascho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stříbná</w:t>
+                <w:t xml:space="preserve">Cornelia Mainini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (22), pp.6224-6237. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12582-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076376v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in pig husbandry from the Classical-Hellenistic to the Byzantine periods: An integrated dental analysis of Düzen Tepe and Sagalassos assemblages (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bea de Cupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Neer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.38-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622615v1</w:t>
+                <w:t xml:space="preserve">hal-03079939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in pig husbandry from the Classical-Hellenistic to the Byzantine periods: An integrated dental analysis of Düzen Tepe and Sagalassos assemblages (Turkey)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+                <w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bea de Cupere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Joseph Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greger Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim van Neer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Debiais-Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.38-52. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079939v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earliest “Domestic” Cats in China Identified as Leopard Cat (Prionailurus bengalensis)</w:t>
               </w:r>
@@ -7661,1364 +7661,1376 @@
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.27-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaa.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of close-range photogrammetry in zooarchaeology: Creating accurate 3D models of wolf crania to study dog domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Souter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly Ameen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.87-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host evolution in Mastomys natalensis (Rodentia: Muridae): An integrative approach using geometric morphometrics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Koivogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.505-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1749-4877.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flink Linus Girdland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radian Andreescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometric analysis of grain shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum L.) in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.568 - 575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2013.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the complexity of domestication: a response to Rowley-Conwy and Zeder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Dobney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sönke Hartz</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greger Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00438243.2014.953711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992488v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the complexity of domestication: a response to Rowley-Conwy and Zeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Greger Larson</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Girdland Flink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Krause-Kyora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Makarewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (5), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2014.953711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004782v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The changing pace of insular life: 5000 years of microevolution in the orkney vole (microtus arvalis orcadensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Renvoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (10), pp.2804-2820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.12476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Girdland Flink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Geörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bea de Cupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological identification of sibling species: the case of West African Mastomys (Rodentia: Muridae) in sympatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332 (5), pp.480-488. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9028,3583 +9040,3583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le seigle en mouvement : une enquête morphométrique géométrique en Europe méridionale occidentale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Revealing the diversity and uses of Vitis vinifera and Olea europaea in medieval Morocco: archaeobotanical, morphometric and textual cross-approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Tereso</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Fariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paimpont, France</w:t>
+              <w:t xml:space="preserve">20th conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Groningue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05376097v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the diversity and uses of Vitis vinifera and Olea europaea in medieval Morocco: archaeobotanical, morphometric and textual cross-approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le seigle en mouvement : une enquête morphométrique géométrique en Europe méridionale occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Seabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Reda Fariat</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Groningue, France</w:t>
+              <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185282v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05376097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting rid of the “Bos/Bison” limitations: A new method using 2D geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Capdepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the “Bos/Bison” classification: How teeth can help us understand prehistoric human populations and paleoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Capdepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Belgrade (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley and domestic mammals in the Iron Age northwest Mediterranean basin: a morphometric, geographical and diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l'Association Française pour l'Étude de l'Âge du Fer : Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lerida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RYSE of rye in southwestern Europe: insights from geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunión de carpología de la península ibérica e islas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMEF 24, Symposium de morphométrie et évolution des formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Animed, XIe rencontres archéozoologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682177v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of opium poppy (Papaver somniferum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Raphael Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raül Soteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting in Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Archaeological Association, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04683485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animed, XIe rencontres archéozoologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SMEF 24, Symposium de morphométrie et évolution des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682187v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals as witnesses of major cultural and environmental changes: 8 millennia of sizes and abundance variation in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoochanges: Animals as Proxies during Periods of Transition and Change, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312773v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a GMM standardised protocol for sheep astragalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lídia Colominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashleigh Haruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Pöllath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Council for archaeozoology conference (ICAZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cairns (Australie), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077923v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the current diversity of barley using geometric morphometrics on modern seeds: protocol and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Symposium de Morphométrie et Evolution des Formes (SMEF2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation phénotypique documente la diversité moderne de l’orge : une application de la morphométrie géométrique à l’étude de la forme des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Rencontres d’archéobotanique de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France. pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The never ending story of dog domestication! New evidence from geometric morphometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric morphometrics of Rangifer teeth: a tool for exploring human-deer interactions during the Palaeolithic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghzou Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th AGPM ICAZ workshop</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451417v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEMETER project: 8 millenia of changes in domestic plants and animals: understanding local adaptation under socio-economic and climatic fluctuations</w:t>
+                <w:t xml:space="preserve">The never ending story of dog domestication! New evidence from geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardern Hulme-Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Dobney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent a F Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th AGPM ICAZ workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451412v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric morphometrics of Rangifer teeth: a tool for exploring human-deer interactions during the Palaeolithic?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DEMETER project: 8 millenia of changes in domestic plants and animals: understanding local adaptation under socio-economic and climatic fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanghzou Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
+              <w:t xml:space="preserve">9th AGPM ICAZ workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451333v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of crops and livestock breeds in the North-Western Mediterranean in the past 8 millennia : the DEMETER project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Association of Archaeologists Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flink Linus Girdland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radian Andreescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage des petits ruminants au cours de l'Âge du Fer en Provence, renouvellement des connaissances et approches méthodologiques croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d’Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Antibes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195068v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195084v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la morphométrie géométrique à l'étude du crâne de chauves-souris: l'exemple d'un complexe d'espèce du genre Myotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons Jm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11° Rencontres Chauves-Souris de la SFEPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12614,685 +12626,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicrOccitanie: evolution of microvertebrate communities from the Pleistocene / Holocene transition to the end of Neolithic in Occitanie (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting of the ICAZ Microvertebrate Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Ancient shellfish pathways: a morphometric perspective on the smooth scallop Flexopecten glaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAZ AGPM (Archaeozoology, Genetics, Proteomics &amp; Morphometrics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices during the Bronze Age and First Iron Age in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03786914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying caprine breeds from protohistoric Provence and Southern Alps (France): 3D geometric morphometrics applied to postcranial bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ICAZ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometric analysis of seed shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum) in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02583852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13302,637 +13314,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Demeter project: eight millennia of agrobiodiversity changes in the northwest Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Saña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions APDCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-86, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canis spp. identification in central Mexico and its archaeological implications : toward a better understanding of the ecology and the cultural role of canids in ancient MesoAmerica</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carré Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t>
+              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051463v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canis spp. identification in central Mexico and its archaeological implications : toward a better understanding of the ecology and the cultural role of canids in ancient MesoAmerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
+              <w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033867v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammétrie rapprochée, morphométrie géométrique et archéozoologie : une combinaison d’avenir ? pp. 81-96.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Daujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation portable : quels enjeux pour l’archéométrie ? (eds C Benech, N Cantin, M ‐A. Languille, A Mazuy, A Zazzo, L Robinet) Collection Sciences archéologiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild game or farm animal ? Tracking human-pig relationship in ancient times through stable isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13941,101 +13953,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Frémondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Communities Biosocial Approaches to Domestication and Other Trans-species Relationships, 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14045,283 +14057,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W G Stanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Mannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Tabbada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Linderholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning&amp;lt;i&amp;gt;versus&amp;lt;/i&amp;gt;geometric morphometrics for archaeobotanical domestication study and subspecific identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId433"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14389,51 +14401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="546ED0DC"/>
+    <w:nsid w:val="B9D7863E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14620,51 +14632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allowen-evin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4515-1649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151609586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Manin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv4963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haruda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Steinheimer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schafberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boukerrou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ridouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Djeghaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Tekkouk-Zemmouchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baaissa Babelhadj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22067/ijvst.2025.92718.1491" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachie Scarsbrook" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie M Cairn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren Mitchell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421749122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Evis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mckenzie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Plomp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104745" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2271257" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286190" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141471v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5010014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spyrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nobles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadjikoumis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hulme-Beaman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balcarcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Segura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Perdikaris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620972785" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. Perri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#193;lvarez-Carretero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03082-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Cern&#225; Bolf&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Rozko&#353;n&#225; Knitlov&#225;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Loudov&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztencel-Jab&#322;onka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101803" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpaa023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02900403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Berio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais&#8208;thibaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13257" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239863" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Feuerborn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1929" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colominas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00837-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Price" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0536-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998942v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2019.1741970" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Stange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-018-0258-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rudzinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Nugraha Abang Mansyursyah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2566" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Geiger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gascho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Mainini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12582-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03076376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centeno-Cuadros" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romportl" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#345;&#237;bn&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14365" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03079939v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Koivogui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12164" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Z8JZHJC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992488v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Krause-Kyora" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Makarewicz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Hartz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2014.953711" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8FCJWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376097v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Seabra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Testas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Fariat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361747v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869590v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja P&#246;llath" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373321v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfournier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727807v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373155v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Jm" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051463v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dortel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/allowen-evin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4515-1649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151609586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Manin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv4963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haruda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Steinheimer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schafberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachie Scarsbrook" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie M Cairn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren Mitchell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421749122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boukerrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ridouh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Djeghaar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Tekkouk-Zemmouchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baaissa Babelhadj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22067/ijvst.2025.92718.1491" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Evis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mckenzie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Plomp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286190" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2271257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141471v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5010014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spyrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nobles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadjikoumis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hulme-Beaman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balcarcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Segura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Perdikaris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620972785" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. Perri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#193;lvarez-Carretero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03082-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpaa023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02900403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Berio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais&#8208;thibaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Cern&#225; Bolf&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Rozko&#353;n&#225; Knitlov&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Loudov&#225;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztencel-Jab&#322;onka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101803" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239863" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Price" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0536-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Feuerborn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1929" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colominas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00837-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998942v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2019.1741970" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324515v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Stange" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-018-0258-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rudzinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Nugraha Abang Mansyursyah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2566" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03076376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centeno-Cuadros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romportl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#345;&#237;bn&#225;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14365" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Geiger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gascho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Mainini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12582-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03079939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.030" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38D96RZF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978259v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Koivogui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12164" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Z8JZHJC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992488v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Krause-Kyora" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Makarewicz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Hartz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2014.953711" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978283v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8FCJWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185282v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Testas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Fariat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Seabra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361747v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869590v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja P&#246;llath" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727807v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451417v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451412v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174998v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Jm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051463v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401480v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dortel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299869v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>