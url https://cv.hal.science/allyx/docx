--- v0 (2026-03-13)
+++ v1 (2026-05-05)
@@ -1532,382 +1532,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Approximate Pattern Matching in 2D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Certified Impossibility Results and Analyses in Coq of Some Randomised Distributed Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hjalte Wedel Vildhoj</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Symposium String Processing and Information Retrieval - SPIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46049-9_13⟩</w:t>
+              <w:t xml:space="preserve">13th International Colloquium on Theoretical Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Taipei, Taiwan. pp.69-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46750-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828589v1</w:t>
+                <w:t xml:space="preserve">hal-01463441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault-Tolerant Handshake Algorithm for Local Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 30th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Crans-Montana, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WAINA.2016.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Impossibility Results and Analyses in Coq of Some Randomised Distributed Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic and Approximate Pattern Matching in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Starikovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hjalte Wedel Vildhoj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloquium on Theoretical Aspects of Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Taipei, Taiwan. pp.69-81, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Symposium String Processing and Information Retrieval - SPIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Beppu, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46750-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46049-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463441v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The k -mismatch problem revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ely Porat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Starikovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Twenty-Seventh Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Arlington, VA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1993,51 +1993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionary matching in a stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ely Porat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Starikovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual European Symposium {ESA}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Patras, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2877,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Kon&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyx Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Nouhou Jangorzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Llugsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.2022672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02142983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2019.1608442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/SACS.2016.2.157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Robson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769816" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03540803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041898v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi Canar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera Morillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON50619.2020.9272106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne Silveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewaldo Santana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23499-7_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne Maria Cunha Silveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalyson Danilo Rocha Dutra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paulo Roberto Sampaio Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clifford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hjalte Wedel Vildhoj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46049-9_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tounsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.78" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46750-4_5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Porat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974331.ch142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69480-7_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bechet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62833-8_39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Kon&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyx Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Nouhou Jangorzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Llugsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.2022672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02142983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2019.1608442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/SACS.2016.2.157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Robson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769816" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03540803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041898v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi Canar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera Morillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON50619.2020.9272106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne Silveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewaldo Santana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23499-7_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne Maria Cunha Silveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalyson Danilo Rocha Dutra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paulo Roberto Sampaio Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46750-4_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tounsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.78" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clifford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hjalte Wedel Vildhoj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46049-9_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Porat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974331.ch142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69480-7_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bechet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62833-8_39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>